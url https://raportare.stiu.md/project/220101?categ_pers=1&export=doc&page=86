--- v0 (2026-05-25)
+++ v1 (2026-05-25)
@@ -2687,51 +2687,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor Habilitat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2745,69 +2745,69 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">05-02-2024</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">01-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04-02-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRGAA</w:t>
               </w:r>
@@ -2995,51 +2995,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor Habilitat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3053,69 +3053,69 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-01-2024</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">04-02-2024</w:t>
+              <w:t xml:space="preserve">05-02-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRGAA</w:t>
               </w:r>