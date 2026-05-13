--- v0 (2026-05-13)
+++ v1 (2026-05-13)
@@ -1721,91 +1721,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -2029,91 +2029,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -6005,51 +6005,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6063,69 +6063,69 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-01-2024</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">02-06-2024</w:t>
+              <w:t xml:space="preserve">03-06-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LACTPP</w:t>
               </w:r>
@@ -6313,51 +6313,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6371,69 +6371,69 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03-06-2024</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">01-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-06-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LACTPP</w:t>
               </w:r>
@@ -9071,51 +9071,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9129,69 +9129,69 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-01-2024</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">02-06-2024</w:t>
+              <w:t xml:space="preserve">03-06-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAPSCC</w:t>
               </w:r>
@@ -9379,51 +9379,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9437,69 +9437,69 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03-06-2024</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">01-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-06-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAPSCC</w:t>
               </w:r>
@@ -11808,109 +11808,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">03-06-2024</w:t>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -12116,109 +12116,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2024</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">03-06-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -12424,51 +12424,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
+              <w:t xml:space="preserve">Consultant științific - E6014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12482,51 +12482,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-01-2024</w:t>
+              <w:t xml:space="preserve">03-06-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -12732,51 +12732,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Consultant științific - E6014</w:t>
+              <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12790,51 +12790,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03-06-2024</w:t>
+              <w:t xml:space="preserve">01-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>