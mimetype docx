--- v0 (2026-04-29)
+++ v1 (2026-06-18)
@@ -1399,51 +1399,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18</w:t>
+                <w:t xml:space="preserve">19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
@@ -3765,51 +3765,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13</w:t>
+                <w:t xml:space="preserve">14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
@@ -20052,51 +20052,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">34</w:t>
+                <w:t xml:space="preserve">35</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">59</w:t>
             </w:r>
@@ -24813,51 +24813,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">36</w:t>
+                <w:t xml:space="preserve">37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">73</w:t>
             </w:r>
@@ -25176,51 +25176,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">52</w:t>
+                <w:t xml:space="preserve">53</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">74</w:t>
             </w:r>
@@ -25870,51 +25870,51 @@
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">36</w:t>
+                <w:t xml:space="preserve">37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">76</w:t>
             </w:r>
@@ -28959,51 +28959,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40</w:t>
+                <w:t xml:space="preserve">41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">85</w:t>
             </w:r>