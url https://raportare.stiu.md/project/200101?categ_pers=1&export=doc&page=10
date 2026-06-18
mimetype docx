--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -1341,51 +1341,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18</w:t>
+                <w:t xml:space="preserve">19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
@@ -3511,51 +3511,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13</w:t>
+                <w:t xml:space="preserve">14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
@@ -18365,51 +18365,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">34</w:t>
+                <w:t xml:space="preserve">35</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">59</w:t>
             </w:r>
@@ -22698,51 +22698,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">36</w:t>
+                <w:t xml:space="preserve">37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">73</w:t>
             </w:r>
@@ -23013,51 +23013,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">52</w:t>
+                <w:t xml:space="preserve">53</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">74</w:t>
             </w:r>
@@ -23636,51 +23636,51 @@
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">36</w:t>
+                <w:t xml:space="preserve">37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">76</w:t>
             </w:r>