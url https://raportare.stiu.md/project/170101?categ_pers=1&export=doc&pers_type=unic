--- v0 (2026-04-29)
+++ v1 (2026-06-17)
@@ -755,51 +755,51 @@
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">64</w:t>
+                <w:t xml:space="preserve">65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
@@ -1413,51 +1413,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">91</w:t>
+                <w:t xml:space="preserve">93</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
@@ -2082,51 +2082,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">45</w:t>
+                <w:t xml:space="preserve">46</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">65</w:t>
+                <w:t xml:space="preserve">66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
@@ -3438,51 +3438,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">46</w:t>
+                <w:t xml:space="preserve">47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
@@ -6793,51 +6793,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">38</w:t>
+                <w:t xml:space="preserve">39</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
@@ -7138,51 +7138,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">61</w:t>
+                <w:t xml:space="preserve">63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
@@ -9896,51 +9896,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">74</w:t>
+                <w:t xml:space="preserve">76</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
@@ -10892,51 +10892,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">23</w:t>
+                <w:t xml:space="preserve">24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
@@ -11237,51 +11237,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">70</w:t>
+                <w:t xml:space="preserve">71</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
@@ -12614,51 +12614,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">124</w:t>
+                <w:t xml:space="preserve">126</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
@@ -12984,51 +12984,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">153</w:t>
+                <w:t xml:space="preserve">154</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
@@ -13322,51 +13322,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">56</w:t>
+                <w:t xml:space="preserve">57</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
@@ -16721,117 +16721,124 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:pPr/>
-[...16 lines deleted...]
-          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">65</w:t>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sîrf Vitalii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1964</w:t>
@@ -16866,51 +16873,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -17048,128 +17055,128 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">170101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">76</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Şlapac Mariana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1955</w:t>
@@ -17204,51 +17211,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -17397,142 +17404,142 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">170101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">107</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soroceanu Evdochia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1954</w:t>
@@ -17567,51 +17574,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -17749,135 +17756,135 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">170101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">65</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stăvilă Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1952</w:t>
@@ -17912,51 +17919,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -18105,142 +18112,142 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">170101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvac Sergiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
@@ -18275,51 +18282,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -18464,121 +18471,121 @@
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tipa Violeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1965</w:t>
@@ -18613,51 +18620,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șef secție - E6010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -18795,135 +18802,135 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">170101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">114</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ţiţei Valentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1968</w:t>
@@ -18958,51 +18965,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șef secție alte domenii - H6012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -19203,51 +19210,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1981</w:t>
@@ -19282,51 +19289,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -19439,185 +19446,185 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.0807.43</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">180101</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">170101</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">180101</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">73</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">74</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trifan Aurelia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1968</w:t>
@@ -19652,51 +19659,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -19834,128 +19841,128 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">170101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">55</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursu Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
@@ -19990,51 +19997,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Director - E6004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -20197,96 +20204,96 @@
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vornic Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1971</w:t>
@@ -20321,51 +20328,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -20514,149 +20521,149 @@
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">269</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">271</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaicovschi Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1957</w:t>
@@ -20691,51 +20698,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -20873,90 +20880,90 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">170101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">78</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -21072,51 +21079,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43220" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=43220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IPC" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.1606.02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/43220" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/43220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43220?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=60876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=60876" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=691" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/60876?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11531" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11531" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.1606.06" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.06/11531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11531?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25966" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25966" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.1606.12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25966?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25956" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=468" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/25956" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25956?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=14057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14057?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11833" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11833" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11833?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21925" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=21925" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.0807.24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/190101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21925?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25833" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.0807.43" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.0807.43/25833" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25833?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112771" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=112771" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=470" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11845" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11845" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=469" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/11845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11845" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11845?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=791" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=791" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/791?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25941" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25941" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.0807.19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.0807.19/25941" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/25941" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25941?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11859" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11859" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11859?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11863" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11863" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11863" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11863?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55989" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=55989" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10785" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=10785" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/10785" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10785?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11562" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11562" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/11562" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11562" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11562?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32708" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=32708" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/32708" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/32708" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32708?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25919" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25919" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/25919" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25919" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25919?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11482" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11482" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11482?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/11031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11031?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11888" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11888" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11888" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11888?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25906" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25906" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/25906" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25906?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11893" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11893?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11894" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11894" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11894" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010401" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11894?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24523" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=24523" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24523?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25846" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25846" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/25846" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.0807.17" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.0807.17/25846" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25846?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=87145" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=87145" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/87145?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25908" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25908" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/25908" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25908?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=71864" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=71864" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/71864" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/71864" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/71864?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17395" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=17395" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/17395" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/17395" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17395?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25880" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25880" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25880?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25940" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25940" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/25940" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25940" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25940?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11916" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11916" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11916" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11916?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11597" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11597" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.1606.14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.14/11597" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.0807.12SE" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11597" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11597?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11604" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11604" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.06/11604" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11604" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/040119" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/040119/11604" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11604?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16721" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=16721" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/16721" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16721?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11607" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11607" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/11607" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11607" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11607?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11939" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11939" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11939" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11939?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14637" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=14637" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/14637" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/14637" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14637?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42950" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=42950" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/42950" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42950?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11288" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11288" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11288" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11288?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25832" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25832" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25832" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25832?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11946" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11946" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/11946" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11946" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11946?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11953" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11953" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11953" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11953?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36897" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=36897" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/36897" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/36897" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36897?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25834" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25834" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25834" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011501" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25834?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11970" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11970" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/11970" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11970?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25943" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25943" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.0807.19/25943" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/25943" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25943?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11973" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11973" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/11973" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11973" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11973?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11291" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11291" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.0807.19/11291" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11291" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11291?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=60886" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=60886" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/60886" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/60886?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11987" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11987" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11987" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11987" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11987?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32726" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=32726" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36903" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=36903" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.0807.43/36903" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/180101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/180101/36903" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/36903" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36903?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26513" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=26513" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/26513" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26513?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25837" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25837" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25837?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11656" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11656" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.14/11656" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11656" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/11656" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11656?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=12001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/12001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/12001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12001?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43220" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=43220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IPC" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.1606.02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/43220" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/43220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43220?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=60876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=60876" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=691" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/60876?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11531" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11531" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.1606.06" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.06/11531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11531?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25966" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25966" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.1606.12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25966?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25956" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=468" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/25956" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25956?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=14057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14057?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11833" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11833" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11833?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21925" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=21925" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.0807.24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/190101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21925?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25833" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.0807.43" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.0807.43/25833" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25833?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112771" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=112771" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=470" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11845" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11845" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=469" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/11845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11845" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11845?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=791" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=791" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/791?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25941" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25941" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.0807.19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.0807.19/25941" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/25941" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25941?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11859" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11859" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11859?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11863" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11863" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11863" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11863?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55989" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=55989" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10785" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=10785" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/10785" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10785?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11562" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11562" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/11562" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11562" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11562?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32708" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=32708" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/32708" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/32708" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32708?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25919" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25919" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/25919" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25919" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25919?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11482" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11482" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11482?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/11031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11031?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11888" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11888" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11888" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11888?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25906" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25906" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/25906" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25906?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11893" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11893?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11894" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11894" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11894" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010401" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11894?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24523" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=24523" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24523?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25846" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25846" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/25846" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.0807.17" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.0807.17/25846" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25846?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=87145" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=87145" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/87145?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25908" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25908" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/25908" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25908?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=71864" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=71864" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/71864" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/71864" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/71864?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17395" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=17395" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/17395" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/17395" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17395?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25880" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25880" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25880?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25940" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25940" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/25940" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25940" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25940?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11916" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11916" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11916" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11916?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11597" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11597" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.1606.14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.14/11597" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.0807.12SE" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11597" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11597?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11604" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11604" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.06/11604" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11604" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/040119" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/040119/11604" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11604?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16721" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=16721" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/16721" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16721?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11607" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11607" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/11607" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11607" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11607?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11939" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11939" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11939" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11939?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14637" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=14637" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/14637" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/14637" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14637?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42950" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=42950" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/42950" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42950?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11288" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11288" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11288" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11288?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25832" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25832" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25832" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25832?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11946" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11946" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/11946" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11946" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11946?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11953" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11953" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11953" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11953?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36897" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=36897" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/36897" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/36897" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36897?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25834" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25834" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25834" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011501" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/25834" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25834?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11970" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11970" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/11970" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11970?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25943" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25943" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.0807.19/25943" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/25943" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25943?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11973" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11973" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/11973" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11973" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11973?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11291" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11291" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.0807.19/11291" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11291" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11291?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=60886" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=60886" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/60886" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/60886?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11987" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11987" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/11987" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11987" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11987?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32726" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=32726" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36903" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=36903" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.0807.43/36903" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/180101" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/180101/36903" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/36903" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36903?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26513" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=26513" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.12/26513" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26513?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25837" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=25837" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25837?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11656" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=11656" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.14/11656" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11656" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/11656" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11656?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101?categ_pers=1&amp;person=12001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.1606.02/12001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/12001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12001?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>