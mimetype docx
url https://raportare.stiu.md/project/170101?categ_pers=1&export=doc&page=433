--- v0 (2026-04-30)
+++ v1 (2026-06-18)
@@ -725,51 +725,51 @@
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">64</w:t>
+                <w:t xml:space="preserve">65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
@@ -1040,51 +1040,51 @@
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">64</w:t>
+                <w:t xml:space="preserve">65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
@@ -1663,51 +1663,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">91</w:t>
+                <w:t xml:space="preserve">93</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
@@ -2279,51 +2279,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">45</w:t>
+                <w:t xml:space="preserve">46</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
@@ -2895,51 +2895,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">65</w:t>
+                <w:t xml:space="preserve">66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
@@ -3511,51 +3511,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">46</w:t>
+                <w:t xml:space="preserve">47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
@@ -3611,91 +3611,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Economist principal - H6037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -3912,91 +3912,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economist principal - H6037</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -7200,51 +7200,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">38</w:t>
+                <w:t xml:space="preserve">39</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
@@ -7515,51 +7515,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">61</w:t>
+                <w:t xml:space="preserve">63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
@@ -10093,91 +10093,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Secretar științific - E6006</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10187,57 +10187,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -10301,51 +10301,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">74</w:t>
+                <w:t xml:space="preserve">76</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
@@ -10401,91 +10401,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Secretar științific - E6006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10495,57 +10495,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CE</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -10609,51 +10609,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">74</w:t>
+                <w:t xml:space="preserve">76</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
@@ -11540,51 +11540,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">23</w:t>
+                <w:t xml:space="preserve">24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
@@ -11855,51 +11855,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">70</w:t>
+                <w:t xml:space="preserve">71</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
@@ -12263,151 +12263,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">0.25</w:t>
+              <w:t xml:space="preserve">Șef secție - E6010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">11-11-2024</w:t>
+              <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CSA</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -12578,151 +12578,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef secție - E6010</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-01-2024</w:t>
+              <w:t xml:space="preserve">11-11-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -13416,51 +13416,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">124</w:t>
+                <w:t xml:space="preserve">126</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
@@ -13731,51 +13731,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">153</w:t>
+                <w:t xml:space="preserve">154</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
@@ -14039,51 +14039,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">56</w:t>
+                <w:t xml:space="preserve">57</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">45</w:t>
             </w:r>
@@ -17483,51 +17483,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">65</w:t>
+                <w:t xml:space="preserve">68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">56</w:t>
             </w:r>
@@ -18414,51 +18414,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">65</w:t>
+                <w:t xml:space="preserve">66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">59</w:t>
             </w:r>
@@ -19137,151 +19137,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-11-2024</w:t>
+              <w:t xml:space="preserve">Șef secție - E6010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CSA</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -19452,151 +19452,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef secție - E6010</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">02-01-2024</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-11-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -19767,91 +19767,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economist principal - H6037</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Șef secție alte domenii - H6012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -20068,91 +20068,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef secție alte domenii - H6012</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Economist principal - H6037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -20584,51 +20584,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">73</w:t>
+                <w:t xml:space="preserve">74</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">66</w:t>
             </w:r>
@@ -20992,151 +20992,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">10-04-2024</w:t>
+              <w:t xml:space="preserve">Director - E6004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-02-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CA</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -21300,151 +21300,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Director - E6004</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-02-2024</w:t>
+              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10-04-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -21823,51 +21823,51 @@
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">269</w:t>
+                <w:t xml:space="preserve">271</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">70</w:t>
             </w:r>