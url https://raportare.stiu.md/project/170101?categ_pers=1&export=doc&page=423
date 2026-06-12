--- v0 (2026-06-12)
+++ v1 (2026-06-12)
@@ -3611,91 +3611,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economist principal - H6037</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -3912,91 +3912,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Economist principal - H6037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -5760,91 +5760,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef depozit - H6101</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul</w:t>
+              <w:t xml:space="preserve">Director adjunct pentru activitate științifică - E6002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -5854,57 +5854,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SDG</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -6061,91 +6061,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Director adjunct pentru activitate științifică - E6002</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Șef depozit - H6101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -6155,57 +6155,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SDG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -10093,91 +10093,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Secretar științific - E6006</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10187,57 +10187,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -10401,91 +10401,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Secretar științific - E6006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10495,57 +10495,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CE</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>