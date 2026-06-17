--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -610,51 +610,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -718,51 +718,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">88</w:t>
+                <w:t xml:space="preserve">89</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
@@ -918,51 +918,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -1226,51 +1226,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -1534,51 +1534,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -1642,51 +1642,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">88</w:t>
+                <w:t xml:space="preserve">90</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
@@ -1842,51 +1842,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -1950,51 +1950,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2</w:t>
+                <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
@@ -2150,51 +2150,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -2458,51 +2458,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -2566,51 +2566,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">27</w:t>
+                <w:t xml:space="preserve">28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
@@ -2766,51 +2766,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -2874,51 +2874,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">53</w:t>
+                <w:t xml:space="preserve">55</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
@@ -3074,51 +3074,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -3382,51 +3382,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -3490,51 +3490,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25</w:t>
+                <w:t xml:space="preserve">26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
@@ -3690,51 +3690,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -3998,51 +3998,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -4306,51 +4306,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -4614,51 +4614,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -4722,51 +4722,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">98</w:t>
+                <w:t xml:space="preserve">99</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
@@ -4922,51 +4922,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -5230,51 +5230,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -5538,51 +5538,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -5846,51 +5846,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -5954,51 +5954,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">47</w:t>
+                <w:t xml:space="preserve">52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
@@ -6154,51 +6154,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -6262,51 +6262,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">184</w:t>
+                <w:t xml:space="preserve">186</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
@@ -6462,51 +6462,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -6770,51 +6770,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -6878,51 +6878,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13</w:t>
+                <w:t xml:space="preserve">14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
@@ -7078,51 +7078,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -7386,51 +7386,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -7694,51 +7694,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -8002,51 +8002,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -8110,51 +8110,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">120</w:t>
+                <w:t xml:space="preserve">121</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
@@ -8310,51 +8310,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -8418,51 +8418,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">26</w:t>
+                <w:t xml:space="preserve">28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
@@ -8618,51 +8618,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -8926,51 +8926,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -9234,51 +9234,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -9542,51 +9542,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -9850,51 +9850,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -10151,51 +10151,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -10259,51 +10259,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30</w:t>
+                <w:t xml:space="preserve">32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
@@ -10459,51 +10459,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -10767,51 +10767,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -10875,51 +10875,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">37</w:t>
+                <w:t xml:space="preserve">38</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
@@ -11075,51 +11075,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -11183,51 +11183,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">105</w:t>
+                <w:t xml:space="preserve">106</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
@@ -11383,51 +11383,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -11491,51 +11491,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">91</w:t>
+                <w:t xml:space="preserve">93</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
@@ -11691,51 +11691,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -11799,51 +11799,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20</w:t>
+                <w:t xml:space="preserve">21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
@@ -11999,51 +11999,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -12307,51 +12307,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -12415,51 +12415,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10</w:t>
+                <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
@@ -12615,51 +12615,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -12723,51 +12723,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">139</w:t>
+                <w:t xml:space="preserve">144</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
@@ -12923,51 +12923,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -13231,51 +13231,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -13339,51 +13339,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">77</w:t>
+                <w:t xml:space="preserve">78</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>