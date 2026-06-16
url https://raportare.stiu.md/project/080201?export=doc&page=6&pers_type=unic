--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -615,51 +615,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -766,51 +766,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">88</w:t>
+                <w:t xml:space="preserve">89</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
@@ -971,51 +971,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -1284,51 +1284,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -1597,51 +1597,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -1748,51 +1748,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">88</w:t>
+                <w:t xml:space="preserve">90</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
@@ -1953,51 +1953,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -2061,51 +2061,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2</w:t>
+                <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
@@ -2266,51 +2266,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -2622,51 +2622,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -2773,51 +2773,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">27</w:t>
+                <w:t xml:space="preserve">28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
@@ -2978,51 +2978,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -3086,51 +3086,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">53</w:t>
+                <w:t xml:space="preserve">55</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
@@ -3291,51 +3291,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -3629,51 +3629,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -3737,51 +3737,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25</w:t>
+                <w:t xml:space="preserve">26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
@@ -3942,51 +3942,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -4323,51 +4323,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -4636,51 +4636,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -4999,51 +4999,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -5150,51 +5150,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">98</w:t>
+                <w:t xml:space="preserve">99</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
@@ -5355,51 +5355,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -5686,51 +5686,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -6049,51 +6049,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -6380,51 +6380,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -6531,51 +6531,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">47</w:t>
+                <w:t xml:space="preserve">52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
@@ -6736,51 +6736,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -6862,51 +6862,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">184</w:t>
+                <w:t xml:space="preserve">186</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
@@ -7067,51 +7067,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -7491,51 +7491,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -7599,51 +7599,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13</w:t>
+                <w:t xml:space="preserve">14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
@@ -7804,51 +7804,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -8185,51 +8185,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -8548,51 +8548,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -8954,51 +8954,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -9105,51 +9105,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">120</w:t>
+                <w:t xml:space="preserve">121</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
@@ -9310,51 +9310,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -9418,51 +9418,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">26</w:t>
+                <w:t xml:space="preserve">28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
@@ -9623,51 +9623,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -9954,51 +9954,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -10335,51 +10335,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -10648,51 +10648,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -10986,51 +10986,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -11310,51 +11310,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -11436,51 +11436,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30</w:t>
+                <w:t xml:space="preserve">32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
@@ -11641,51 +11641,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -11954,51 +11954,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -12080,51 +12080,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">37</w:t>
+                <w:t xml:space="preserve">38</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
@@ -12285,51 +12285,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -12393,51 +12393,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">105</w:t>
+                <w:t xml:space="preserve">106</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
@@ -12598,51 +12598,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -12706,51 +12706,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">91</w:t>
+                <w:t xml:space="preserve">93</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
@@ -12911,51 +12911,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -13019,51 +13019,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20</w:t>
+                <w:t xml:space="preserve">21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
@@ -13224,51 +13224,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -13555,51 +13555,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -13663,51 +13663,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10</w:t>
+                <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
@@ -13868,51 +13868,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -13994,51 +13994,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">139</w:t>
+                <w:t xml:space="preserve">144</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
@@ -14199,51 +14199,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -14562,51 +14562,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -14695,51 +14695,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">77</w:t>
+                <w:t xml:space="preserve">78</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>