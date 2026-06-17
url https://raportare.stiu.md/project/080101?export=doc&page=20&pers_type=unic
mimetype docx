--- v0 (2026-04-29)
+++ v1 (2026-06-17)
@@ -723,51 +723,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">123</w:t>
+                <w:t xml:space="preserve">125</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
@@ -1061,51 +1061,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">58</w:t>
+                <w:t xml:space="preserve">60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">55</w:t>
+                <w:t xml:space="preserve">56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
@@ -4096,51 +4096,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">33</w:t>
+                <w:t xml:space="preserve">36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
@@ -5672,51 +5672,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">67</w:t>
+                <w:t xml:space="preserve">69</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
@@ -6636,51 +6636,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">90</w:t>
+                <w:t xml:space="preserve">100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
@@ -8269,51 +8269,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">32</w:t>
+                <w:t xml:space="preserve">33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
@@ -10891,51 +10891,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">41</w:t>
+                <w:t xml:space="preserve">44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
@@ -11229,51 +11229,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">62</w:t>
+                <w:t xml:space="preserve">68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
@@ -11567,51 +11567,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14</w:t>
+                <w:t xml:space="preserve">15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
@@ -12919,51 +12919,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">109</w:t>
+                <w:t xml:space="preserve">112</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
@@ -13239,51 +13239,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">82</w:t>
+                <w:t xml:space="preserve">86</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
@@ -13552,51 +13552,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20</w:t>
+                <w:t xml:space="preserve">21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
@@ -13908,51 +13908,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">204</w:t>
+                <w:t xml:space="preserve">205</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
@@ -14221,51 +14221,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12</w:t>
+                <w:t xml:space="preserve">16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
@@ -14623,51 +14623,51 @@
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popușoi Cristina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1983</w:t>
+              <w:t xml:space="preserve">1988</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -15210,51 +15210,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2</w:t>
+                <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
@@ -15523,51 +15523,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10</w:t>
+                <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
@@ -15861,51 +15861,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">106</w:t>
+                <w:t xml:space="preserve">117</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
@@ -16199,51 +16199,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">89</w:t>
+                <w:t xml:space="preserve">97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
@@ -17469,51 +17469,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8</w:t>
+                <w:t xml:space="preserve">10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
@@ -17807,51 +17807,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">97</w:t>
+                <w:t xml:space="preserve">100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">54</w:t>
             </w:r>
@@ -18120,51 +18120,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15</w:t>
+                <w:t xml:space="preserve">16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">55</w:t>
             </w:r>
@@ -18458,51 +18458,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">120</w:t>
+                <w:t xml:space="preserve">122</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">56</w:t>
             </w:r>
@@ -18796,51 +18796,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">52</w:t>
+                <w:t xml:space="preserve">53</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>