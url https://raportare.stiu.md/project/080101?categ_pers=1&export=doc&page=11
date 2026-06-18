--- v0 (2026-06-15)
+++ v1 (2026-06-18)
@@ -718,51 +718,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">125</w:t>
+                <w:t xml:space="preserve">133</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
@@ -1026,51 +1026,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60</w:t>
+                <w:t xml:space="preserve">64</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
@@ -2573,51 +2573,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">56</w:t>
+                <w:t xml:space="preserve">58</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
@@ -3805,51 +3805,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">35</w:t>
+                <w:t xml:space="preserve">36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
@@ -5646,51 +5646,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10</w:t>
+                <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
@@ -6262,51 +6262,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">96</w:t>
+                <w:t xml:space="preserve">100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
@@ -6570,51 +6570,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">66</w:t>
+                <w:t xml:space="preserve">68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
@@ -9027,51 +9027,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">378</w:t>
+                <w:t xml:space="preserve">391</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
@@ -10266,51 +10266,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">41</w:t>
+                <w:t xml:space="preserve">44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
@@ -10574,51 +10574,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">62</w:t>
+                <w:t xml:space="preserve">68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
@@ -10882,51 +10882,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14</w:t>
+                <w:t xml:space="preserve">15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
@@ -12443,51 +12443,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">84</w:t>
+                <w:t xml:space="preserve">86</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
@@ -13059,51 +13059,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">205</w:t>
+                <w:t xml:space="preserve">209</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
@@ -13367,51 +13367,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12</w:t>
+                <w:t xml:space="preserve">16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
@@ -14599,51 +14599,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10</w:t>
+                <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
@@ -14907,51 +14907,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">113</w:t>
+                <w:t xml:space="preserve">117</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
@@ -15215,51 +15215,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">94</w:t>
+                <w:t xml:space="preserve">98</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
@@ -16440,51 +16440,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8</w:t>
+                <w:t xml:space="preserve">10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
@@ -17364,51 +17364,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">122</w:t>
+                <w:t xml:space="preserve">123</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">56</w:t>
             </w:r>
@@ -17672,51 +17672,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">52</w:t>
+                <w:t xml:space="preserve">54</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>