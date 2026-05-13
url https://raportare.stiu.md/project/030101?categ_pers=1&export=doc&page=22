--- v0 (2026-05-12)
+++ v1 (2026-05-13)
@@ -11078,51 +11078,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">73</w:t>
+                <w:t xml:space="preserve">75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
@@ -13892,51 +13892,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">41</w:t>
+                <w:t xml:space="preserve">42</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
@@ -14515,51 +14515,51 @@
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">36</w:t>
+                <w:t xml:space="preserve">38</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
@@ -15138,51 +15138,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13</w:t>
+                <w:t xml:space="preserve">15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48</w:t>
             </w:r>