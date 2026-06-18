--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -725,51 +725,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">74</w:t>
+                <w:t xml:space="preserve">85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
@@ -1033,51 +1033,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11</w:t>
+                <w:t xml:space="preserve">16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
@@ -1348,51 +1348,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">48</w:t>
+                <w:t xml:space="preserve">52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
@@ -1638,76 +1638,76 @@
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1</w:t>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">54</w:t>
+                <w:t xml:space="preserve">56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
@@ -2279,51 +2279,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">22</w:t>
+                <w:t xml:space="preserve">28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
@@ -2578,92 +2578,99 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bugaian Larisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1954</w:t>
@@ -2864,121 +2871,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cangaş Svetlana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1972</w:t>
@@ -3197,96 +3204,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cazac Viorica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1976</w:t>
@@ -3487,121 +3494,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">106</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciloci Rafael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1971</w:t>
@@ -3820,96 +3827,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">32</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cîrja Jana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1973</w:t>
@@ -4128,96 +4135,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucerescu Cornelia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1972</w:t>
@@ -4418,121 +4425,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">26</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilov Iurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1977</w:t>
@@ -4751,96 +4758,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaconu Cristina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
@@ -5041,121 +5048,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florea-Burduja Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
@@ -5374,96 +5381,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">61</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">62</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghiţă Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1952</w:t>
@@ -5664,121 +5671,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">58</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griţcan Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
@@ -5994,92 +6001,99 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanov Iurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1981</w:t>
@@ -6280,121 +6294,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">18</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitari Liliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1975</w:t>
@@ -6595,121 +6609,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">13</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leșan Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1988</w:t>
@@ -6928,96 +6942,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">15</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litvin Aurelia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1970</w:t>
@@ -7218,121 +7232,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">74</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">77</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Maria-Liliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1971</w:t>
@@ -7533,121 +7547,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">21</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oberşt Ala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
@@ -7866,96 +7880,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">33</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pojar Daniela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1978</w:t>
@@ -8156,121 +8170,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">15</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racul Anatol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1954</w:t>
@@ -8489,96 +8503,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sava Lilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1977</w:t>
@@ -8797,96 +8811,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">72</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">73</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stahi Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -9087,121 +9101,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">54</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">57</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talambuţă Angela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1971</w:t>
@@ -9402,121 +9416,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ţurcan Iuliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -9717,121 +9731,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">54</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ţurcan Rina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -10032,121 +10046,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">68</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">73</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursu Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1973</w:t>
@@ -10365,96 +10379,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursu Viorica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1976</w:t>
@@ -10655,121 +10669,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">44</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascan Grigore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1973</w:t>
@@ -10988,96 +11002,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliev Nicoleta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
@@ -11278,82 +11292,82 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020408</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">16</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -11463,51 +11477,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27081" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=620" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/UTM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020408" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/27081" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27081?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82057?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12216" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/12216" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12216?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6468" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/6468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6468?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19382" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19382?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=47973" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/47973?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28174" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/10635" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10635?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=789" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/789?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=921" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/921" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/921?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/415?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27087" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27087?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/439?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=67474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/67474?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=50489" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/50489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/50489?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=57126" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/57126?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=477" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/477" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/477?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=94624" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/94624" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/94624?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24911" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/24911" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24911?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=52191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/52191?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18979" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/18979" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18979?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=84709" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/84709" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/84709?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29580" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29580?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/29133" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29133?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=704" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/704?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21267" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21267?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46272" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/46272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46272?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26246" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/26246" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26246?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=618" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/618" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/618?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=620" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/620" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/620?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=96235" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/96235?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=47908" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/47908" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/47908?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=951" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/951?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/79482" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/79482?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27081" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=620" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/UTM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020408" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/27081" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27081?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82057?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12216" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/12216" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12216?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6468" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/6468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6468?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19382" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19382?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=47973" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/47973?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28174" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28174?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10635" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/10635" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10635?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=789" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/789?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=921" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/921" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/921?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=415" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/415?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27087?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/439?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=67474" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/67474?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=50489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/50489" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/50489?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=57126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/57126?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=477" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/477" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/477?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134195" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/134195?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=94624" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/94624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/94624?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/24911" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24911?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=52191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/52191?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18979" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/18979" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18979?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=84709" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/84709" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/84709?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29580" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29580?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29133" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/29133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29133?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=704" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/704?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21267" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21267?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46272" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/46272" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46272?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26246" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/26246" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26246?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=618" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/618?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=620" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/620" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/620?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=96235" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/96235?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=47908" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/47908" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/47908?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=951" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/951?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79482" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020408/79482" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/79482?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>