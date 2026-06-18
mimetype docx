--- v0 (2026-04-29)
+++ v1 (2026-06-18)
@@ -1642,51 +1642,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">88</w:t>
+                <w:t xml:space="preserve">93</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
@@ -2573,51 +2573,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">33</w:t>
+                <w:t xml:space="preserve">37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
@@ -2881,51 +2881,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">134</w:t>
+                <w:t xml:space="preserve">135</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
@@ -4729,51 +4729,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">23</w:t>
+                <w:t xml:space="preserve">26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
@@ -5037,51 +5037,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">72</w:t>
+                <w:t xml:space="preserve">73</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
@@ -9993,51 +9993,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">85</w:t>
+                <w:t xml:space="preserve">86</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
@@ -10917,51 +10917,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">53</w:t>
+                <w:t xml:space="preserve">54</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
@@ -11841,51 +11841,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8</w:t>
+                <w:t xml:space="preserve">9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
@@ -12471,51 +12471,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5</w:t>
+                <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
@@ -12779,51 +12779,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7</w:t>
+                <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
@@ -13087,51 +13087,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29</w:t>
+                <w:t xml:space="preserve">32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
@@ -14627,51 +14627,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25</w:t>
+                <w:t xml:space="preserve">26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
@@ -15551,51 +15551,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24</w:t>
+                <w:t xml:space="preserve">25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
@@ -17721,51 +17721,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">36</w:t>
+                <w:t xml:space="preserve">37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">57</w:t>
             </w:r>
@@ -18974,51 +18974,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">90</w:t>
+                <w:t xml:space="preserve">94</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">61</w:t>
             </w:r>
@@ -22054,51 +22054,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">22</w:t>
+                <w:t xml:space="preserve">24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">71</w:t>
             </w:r>
@@ -22677,51 +22677,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">38</w:t>
+                <w:t xml:space="preserve">39</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">73</w:t>
             </w:r>
@@ -22985,51 +22985,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">84</w:t>
+                <w:t xml:space="preserve">85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">74</w:t>
             </w:r>
@@ -23601,51 +23601,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">22</w:t>
+                <w:t xml:space="preserve">25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">76</w:t>
             </w:r>
@@ -24217,51 +24217,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">31</w:t>
+                <w:t xml:space="preserve">34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">78</w:t>
             </w:r>