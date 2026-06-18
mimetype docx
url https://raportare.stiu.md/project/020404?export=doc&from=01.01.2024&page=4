--- v0 (2026-04-29)
+++ v1 (2026-06-18)
@@ -725,51 +725,51 @@
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24</w:t>
+                <w:t xml:space="preserve">26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
@@ -1040,51 +1040,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">23</w:t>
+                <w:t xml:space="preserve">24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
@@ -2286,51 +2286,51 @@
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11</w:t>
+                <w:t xml:space="preserve">13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
@@ -2594,51 +2594,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13</w:t>
+                <w:t xml:space="preserve">15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
@@ -2909,51 +2909,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9</w:t>
+                <w:t xml:space="preserve">10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
@@ -3224,51 +3224,51 @@
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25</w:t>
+                <w:t xml:space="preserve">26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
@@ -3838,92 +3838,99 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiriac Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
@@ -4124,121 +4131,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">25</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciorbă Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1978</w:t>
@@ -4439,121 +4446,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">23</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cojocaru Svetlana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1981</w:t>
@@ -4772,96 +4779,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">3</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creţu Vasilii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1985</w:t>
@@ -5080,96 +5087,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cujba Rodica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1972</w:t>
@@ -5388,96 +5395,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">6</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drabcinski Nicolae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
@@ -5678,121 +5685,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiodorov Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1968</w:t>
@@ -5993,121 +6000,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guţuleac Emilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1944</w:t>
@@ -6326,96 +6333,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izvoreanu Bartolomeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1940</w:t>
@@ -6616,436 +6623,436 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leahu Alexei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1948</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Doctor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...61 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TI ȘV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UTM</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...66 lines deleted...]
-          <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">11</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litra Dinu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
@@ -7246,121 +7253,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">17</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lupan Cristian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
@@ -7561,121 +7568,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">25</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lupan Oleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1971</w:t>
@@ -7876,121 +7883,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">55</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marusic Galina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1970</w:t>
@@ -8209,96 +8216,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metlinschi Pavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1943</w:t>
@@ -8499,121 +8506,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moraru Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1985</w:t>
@@ -8814,121 +8821,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moraru Vasile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1953</w:t>
@@ -9147,96 +9154,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moraru Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1959</w:t>
@@ -9455,96 +9462,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munteanu Silvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -9745,121 +9752,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">11</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munteanu Viorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1984</w:t>
@@ -10060,121 +10067,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">25</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namolovan Iulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
@@ -10375,121 +10382,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palamarciuc Nadejda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
@@ -10708,96 +10715,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascari  Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
@@ -11016,96 +11023,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascari Sergiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
@@ -11324,96 +11331,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pocaznoi Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1955</w:t>
@@ -11629,92 +11636,99 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Railean Serghei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1964</w:t>
@@ -11915,121 +11929,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotaru (Gorban) Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
@@ -12230,121 +12244,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rusu Nicolae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
@@ -12563,96 +12577,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrob Sergiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1988</w:t>
@@ -12871,96 +12885,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sereacov Alexandr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
@@ -13161,121 +13175,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatari Andrei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
@@ -13494,96 +13508,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudacevschi Viorica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1966</w:t>
@@ -13784,121 +13798,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">16</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trofim Viorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1942</w:t>
@@ -14099,76 +14113,76 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -14284,51 +14298,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43465" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/UTM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/43465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43465?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/751" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/751?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=87338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/87338?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=65117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/65117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/65117?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79089" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/79089?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/79016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/79016?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13093?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=68927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/68927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/68927?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=101275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/101275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/101275?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/14099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14099?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33959" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=101274" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/101274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/101274?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12936" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/12936" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12936?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=57868" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/57868?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13311?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12976" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12976?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=126120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/126120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/126120?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12933" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/12933" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12933?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=848" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/848?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1432" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/1432" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1432?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=34824" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/34824" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/34824?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=90352" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/90352" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/90352?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=67203" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/67203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/67203?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=863" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/863" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/863?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=20143" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/20143?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13278" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/13278" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13278?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43673" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/43673" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43673?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18346" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18346?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42163" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42163?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43675" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/43675" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43675?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25631" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/25631" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25631?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134191" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/134191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/134191?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/103003?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=135250" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/135250?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=135249" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/135249?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13269" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=212" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/212" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/212?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=102960" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/102960" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/102960?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=135251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/135251?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=66962" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/66962?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=63791" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/63791" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/63791?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112059" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/112059?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12932" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/12932" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12932?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4354" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/4354" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4354?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43465" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/UTM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/43465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43465?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/751" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/751?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=87338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/87338?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=65117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/65117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/65117?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79089" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/79089?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/79016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/79016?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13093?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=68927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/68927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/68927?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=101275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/101275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/101275?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/14099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14099?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33959" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33959?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=101274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/101274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/101274?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12936" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/12936" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12936?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=57868" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/57868?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13311" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13311?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12976" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12976?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=126120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/126120" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/126120?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12933" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/12933" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12933?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/848?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1432" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/1432" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1432?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=34824" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/34824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/34824?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=90352" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/90352" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/90352?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=67203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/67203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/67203?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=863" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/863" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/863?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=20143" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/20143?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13278" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/13278" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13278?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43673" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/43673" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43673?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18346" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18346?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42163" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42163?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43675" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/43675" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43675?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25631" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/25631" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25631?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/134191" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/134191?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/103003?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=135250" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/135250?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=135249" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/135249?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13269" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13269?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=212" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/212" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/212?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=102960" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/102960" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/102960?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=135251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/135251?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=66962" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/66962?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=63791" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/63791" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/63791?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/112059?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12932" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/12932" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12932?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4354" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/4354" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4354?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>