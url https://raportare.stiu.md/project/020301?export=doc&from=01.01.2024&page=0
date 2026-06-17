--- v0 (2026-04-30)
+++ v1 (2026-06-17)
@@ -3469,51 +3469,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3</w:t>
+                <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
@@ -5002,51 +5002,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5</w:t>
+                <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
@@ -5611,51 +5611,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7</w:t>
+                <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
@@ -5731,51 +5731,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.25</w:t>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7873,51 +7873,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.25</w:t>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8985,51 +8985,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14</w:t>
+                <w:t xml:space="preserve">15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
@@ -9954,51 +9954,51 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasileva Irina</w:t>
+                <w:t xml:space="preserve">Vasiliev Irina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>