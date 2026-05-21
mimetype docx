--- v0 (2026-05-21)
+++ v1 (2026-05-21)
@@ -3338,51 +3338,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+              <w:t xml:space="preserve">Secretar științific - E6006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3432,57 +3432,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LF</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMB</w:t>
@@ -3653,51 +3653,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Secretar științific - E6006</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3747,57 +3747,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMB</w:t>