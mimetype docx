--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -725,51 +725,51 @@
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">44</w:t>
+                <w:t xml:space="preserve">45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
@@ -1040,51 +1040,51 @@
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">116</w:t>
+                <w:t xml:space="preserve">122</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
@@ -1355,51 +1355,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">104</w:t>
+                <w:t xml:space="preserve">109</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
@@ -1670,51 +1670,51 @@
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">66</w:t>
+                <w:t xml:space="preserve">70</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
@@ -2300,51 +2300,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">150</w:t>
+                <w:t xml:space="preserve">152</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
@@ -2923,51 +2923,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">259</w:t>
+                <w:t xml:space="preserve">269</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
@@ -3238,51 +3238,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19</w:t>
+                <w:t xml:space="preserve">20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
@@ -3338,51 +3338,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Secretar științific - E6006</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3432,57 +3432,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMB</w:t>
@@ -3553,51 +3553,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">258</w:t>
+                <w:t xml:space="preserve">265</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
@@ -3653,51 +3653,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+              <w:t xml:space="preserve">Secretar științific - E6006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3747,57 +3747,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LF</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMB</w:t>
@@ -3868,51 +3868,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">258</w:t>
+                <w:t xml:space="preserve">265</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
@@ -4183,51 +4183,51 @@
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">118</w:t>
+                <w:t xml:space="preserve">123</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
@@ -4498,51 +4498,51 @@
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">107</w:t>
+                <w:t xml:space="preserve">113</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
@@ -5094,117 +5094,124 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">56</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corcimaru Serghei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1968</w:t>
@@ -5315,51 +5322,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -5405,121 +5412,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">57</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniliş Marina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1984</w:t>
@@ -5720,121 +5727,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djur (Maxacova) Svetlana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1981</w:t>
@@ -6035,121 +6042,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">103</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">106</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dvornina Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1972</w:t>
@@ -6350,121 +6357,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efremova Nadejda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
@@ -6665,121 +6672,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">114</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">119</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frunze Nina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1955</w:t>
@@ -6980,121 +6987,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iaţco Iulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1977</w:t>
@@ -7295,121 +7302,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">34</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoitu Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -7520,51 +7527,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -7610,121 +7617,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">28</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labliuc Svetlana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1957</w:t>
@@ -7925,121 +7932,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">78</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lungu Angela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1963</w:t>
@@ -8150,51 +8157,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -8258,96 +8265,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macari Ana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1987</w:t>
@@ -8545,117 +8552,124 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">32</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaz Pavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
@@ -8856,121 +8870,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">5</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mereniuc Lilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1960</w:t>
@@ -9081,51 +9095,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -9171,121 +9185,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscu Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1964</w:t>
@@ -9486,121 +9500,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">90</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">92</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moldovan Cristina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1992</w:t>
@@ -9801,121 +9815,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">66</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">73</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postolachi Olga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -10026,51 +10040,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -10116,121 +10130,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">96</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">99</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisacari Svetlana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1959</w:t>
@@ -10341,51 +10355,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -10431,121 +10445,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">55</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rastimeşina Inna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1975</w:t>
@@ -10656,51 +10670,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -10746,121 +10760,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">72</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozlovan Ana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
@@ -11061,121 +11075,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">6</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudi Ludmila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1964</w:t>
@@ -11376,121 +11390,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">214</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">223</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudic Valeriu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1947</w:t>
@@ -11691,121 +11705,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">312</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">316</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sîrbu Tamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1961</w:t>
@@ -12006,121 +12020,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">141</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">148</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sîtnic Feodora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1961</w:t>
@@ -12231,51 +12245,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -12321,121 +12335,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slanina Valerina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1954</w:t>
@@ -12636,121 +12650,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">92</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">98</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasca Valentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
@@ -12951,121 +12965,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">4</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Țîbîrnac Evelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
@@ -13266,121 +13280,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">4</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todiraş Vasile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1950</w:t>
@@ -13491,51 +13505,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -13581,121 +13595,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">64</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tofan Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
@@ -13896,121 +13910,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">60</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ţurcan (Olan) Olga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1986</w:t>
@@ -14211,121 +14225,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuţă Ana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1976</w:t>
@@ -14526,121 +14540,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">62</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zosim Liliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1979</w:t>
@@ -14841,82 +14855,82 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">99</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -15026,51 +15040,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28747" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/28747" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28747?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18705" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/18705" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18705?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41539" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/41539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41539?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42351" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/42351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42351?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12530" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12530?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10597" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/10597" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10597?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82500" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=187" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82500?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4288" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/4288" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4288?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12513" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12513" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12513?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1193" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1193?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12521" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12521" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12521?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12523" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12523?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=20572" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/20572" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/20572?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4287" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4287?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14646" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/14646" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14646?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82497" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/82497" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82497?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21867" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/21867" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21867?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12515" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12515" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12515?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12573" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12573" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12573?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/269" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/269?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12512" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12512" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12512?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12766" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12766" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12766?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12514" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12514?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25727" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25727?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45773" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45773?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112687" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/112687" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/112687?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12457" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12457" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12457?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12511" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12511" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12511?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=62113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/62113" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/62113?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16659" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/16659" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16659?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24247" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/24247" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24247?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1314" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1314" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1314?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=113334" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/113334" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/113334?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=235" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/235" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/235?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=244" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/244" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/244?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1336" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1336" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1336?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24718" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/24718" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24718?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12508" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12508" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12508?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=89699" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/89699" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/89699?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115484" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/115484" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/115484?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12524" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12524" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12524?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33991" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/33991" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33991?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12576" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12576" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12576?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12506" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12506" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12506?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1382" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1382" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1382?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28747" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/28747" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28747?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18705" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/18705" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18705?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41539" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/41539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41539?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42351" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/42351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42351?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12530" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12530?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10597" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/10597" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10597?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82500" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=187" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82500?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4288" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/4288" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4288?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12513" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12513" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12513?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1193" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1193?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12521" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12521" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12521?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12523" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12523?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=20572" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/20572" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/20572?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4287" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/4287" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4287?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14646" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=189" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/14646" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14646?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82497" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/82497" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82497?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21867" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/21867" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21867?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12515" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12515?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12573" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12573" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12573?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=269" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/269" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/269?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12512" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12512" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12512?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12766" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12766" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12766?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12514" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12514?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25727" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25727?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45773" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/45773" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45773?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112687" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/112687" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/112687?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12457" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12457" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12457?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12511" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12511" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12511?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=62113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/62113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/62113?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/16659" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16659?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24247" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/24247" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24247?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1314" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1314" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1314?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=113334" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/113334" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/113334?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=235" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/235" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/235?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=244" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/244" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/244?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1336" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1336" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1336?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24718" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/24718" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24718?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12508" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12508" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12508?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=89699" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/89699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/89699?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115484" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/115484" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/115484?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12524" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12524" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12524?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33991" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/33991" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33991?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12576" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12576" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12576?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12506" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12506" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12506?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1382" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1382" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1382?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>