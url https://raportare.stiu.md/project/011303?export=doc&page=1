--- v0 (2026-04-29)
+++ v1 (2026-06-18)
@@ -2566,51 +2566,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">65</w:t>
+                <w:t xml:space="preserve">66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
@@ -3182,51 +3182,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20</w:t>
+                <w:t xml:space="preserve">21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
@@ -4435,51 +4435,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">21</w:t>
+                <w:t xml:space="preserve">22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
@@ -8180,51 +8180,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">26</w:t>
+                <w:t xml:space="preserve">27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
@@ -10974,117 +10974,124 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011303</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...16 lines deleted...]
-          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleucă Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1967</w:t>
@@ -11285,121 +11292,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011303</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">48</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulpe Nicolae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1949</w:t>
@@ -11600,121 +11607,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011303</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">59</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zamorzaeva-Orleanschi Elizaveta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1954</w:t>
@@ -11915,121 +11922,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011303</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zamorzaeva-Orleanschi Elizaveta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1954</w:t>
@@ -12230,76 +12237,76 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011303</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -12415,51 +12422,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134498" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMI" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=640" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/640?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=603" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/79091?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27555" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/27555" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27555?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134499" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/644?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=645" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/645" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/645?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=62926" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/62926?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10473?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10516" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10516?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10517" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10517" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10517?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=648" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/648?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10520" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10520" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10520?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=650" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/650" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/650?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10531" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10531?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10532" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10532?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10537" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10537?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=37836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/37836?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=102770" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/102770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/102770?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45939" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/45939" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45939?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=105486" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/105486?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10557" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10557?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=652" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/652" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/652?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10559" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10559" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10559?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=122714" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/122714?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16563" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/16563" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16563?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64551" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/64551" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/64551?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10569" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10569?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10568" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10568" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10568?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16918" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/16918" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16918?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133712" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/133712?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18734" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/18734" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18734?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=657" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/657" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/657?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16578" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/16578" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16578?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134498" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMI" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=640" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/640?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=603" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/79091?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27555" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/27555" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27555?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134499" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/644?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=645" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/645" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/645?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=62926" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/62926?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10473?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10516" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10516?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10517" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10517" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10517?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=648" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/648?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10520" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10520" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10520?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=650" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/650" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/650?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10531" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10531?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10532" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10532?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10537" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10537?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=37836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/37836?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=102770" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/102770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/102770?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45939" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/45939" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45939?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=105486" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/105486?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10557" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10557?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=652" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/652" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/652?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10559" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10559" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10559?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=122714" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/122714?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16563" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/16563" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16563?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64551" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/64551" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/64551?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10569" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10569?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10568" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10568" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10568?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16918" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/16918" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16918?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133712" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/133712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/133712?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18734" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/18734" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18734?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=657" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/657" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/657?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16578" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/16578" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16578?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>