--- v0 (2026-04-30)
+++ v1 (2026-06-18)
@@ -1033,51 +1033,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">131</w:t>
+                <w:t xml:space="preserve">132</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
@@ -5548,87 +5548,87 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">cumul</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30-09-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSP</w:t>
               </w:r>
@@ -5863,87 +5863,87 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">titular</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">30-09-2024</w:t>
+              <w:t xml:space="preserve">cumul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-10-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSP</w:t>
               </w:r>
@@ -9461,51 +9461,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17</w:t>
+                <w:t xml:space="preserve">18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
@@ -10721,51 +10721,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">41</w:t>
+                <w:t xml:space="preserve">42</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
@@ -12074,51 +12074,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Traducător principal - H6039</w:t>
+              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12389,51 +12389,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+              <w:t xml:space="preserve">Traducător principal - H6039</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>