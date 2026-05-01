--- v0 (2026-04-30)
+++ v1 (2026-05-01)
@@ -685,1555 +685,1520 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24.80012.5007.23SE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24.80012.5007.23SE</w:t>
-[...3 lines deleted...]
-          <w:p>
+                <w:t xml:space="preserve">011201</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...62 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">88</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achimova Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1959</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor Habilitat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achimova Elena</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
+                <w:t xml:space="preserve">1.75</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular/cumul intern/titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LMFF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">20.80009.5007.03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">011201</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...212 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">125</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aruşanov Ernest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1941</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor Habilitat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1.75</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern/titular/titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LMFF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">20.80009.5007.03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">011201</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aruşanov Ernest</w:t>
-[...67 lines deleted...]
-          </w:tcPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.75</w:t>
-[...156 lines deleted...]
-                <w:t xml:space="preserve">011201</w:t>
+                <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">213</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbos (Dăniţă) Zinaida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1986</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular/titular/titular/titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbos (Dăniţă) Zinaida</w:t>
-[...71 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">LPMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4</w:t>
-[...62 lines deleted...]
-            <w:tcW w:w="1000" w:type="dxa"/>
+                <w:t xml:space="preserve">20.80009.5007.18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">011201</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batîr Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1995</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern/titular/cumul/titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LMFF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">20.80009.5007.03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batîr Valentin</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+                <w:t xml:space="preserve">23.70105.5007.14T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">011201</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...244 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botnari Vladislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
@@ -2268,51 +2233,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inginer superior - H6047</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -2414,139 +2379,139 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruc Leonid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1952</w:t>
@@ -2581,51 +2546,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -2738,146 +2703,146 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canarovschi Evghenii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1967</w:t>
@@ -2912,51 +2877,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -2993,51 +2958,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -3058,164 +3023,157 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">63</w:t>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">64</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cazac Veronica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
@@ -3250,51 +3208,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -3407,146 +3365,146 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clochişner Sofia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1949</w:t>
@@ -3581,51 +3539,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -3662,51 +3620,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -3727,171 +3685,157 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">160</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cojocaru Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1958</w:t>
@@ -3926,51 +3870,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șef laborator - E6011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -4007,51 +3951,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -4072,164 +4016,164 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">73</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colibaba Gleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1979</w:t>
@@ -4264,51 +4208,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -4345,51 +4289,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -4410,189 +4354,175 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croitori Dorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
@@ -4627,51 +4557,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -4708,51 +4638,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -4773,189 +4703,175 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23.70105.5007.15T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culeac Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1951</w:t>
@@ -4990,51 +4906,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -5071,51 +4987,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -5136,171 +5052,171 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culicova Olga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1952</w:t>
@@ -5335,51 +5251,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -5416,51 +5332,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -5481,171 +5397,171 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culiuc Leonid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1950</w:t>
@@ -5680,51 +5596,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șef laborator - E6011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -5761,51 +5677,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -5826,164 +5742,157 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr>
-[...27 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">163</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curmei Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1989</w:t>
@@ -6018,51 +5927,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -6175,196 +6084,182 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23.70105.5007.14T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dermenji Lazari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1978</w:t>
@@ -6399,51 +6294,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -6556,171 +6451,164 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.1606.14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippova Irina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1955</w:t>
@@ -6755,51 +6643,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -6836,51 +6724,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -6901,164 +6789,164 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghenea Vladislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
@@ -7093,51 +6981,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -7174,51 +7062,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -7239,146 +7127,139 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...27 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goremichin Vladimir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1952</w:t>
@@ -7413,51 +7294,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -7494,51 +7375,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -7559,157 +7440,157 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grabco Daria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1941</w:t>
@@ -7744,51 +7625,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Consultant științific - E6014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -7825,51 +7706,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -7890,171 +7771,157 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">108</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guc Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1986</w:t>
@@ -8089,51 +7956,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -8246,62 +8113,62 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23.70105.5007.14T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -8314,96 +8181,96 @@
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">72</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajdeu-Chicaros Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1989</w:t>
@@ -8438,51 +8305,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -8595,62 +8462,62 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23.70105.5007.14T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -8663,96 +8530,96 @@
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ialtîcenco Olga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1968</w:t>
@@ -8787,51 +8654,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -8868,51 +8735,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -8933,189 +8800,189 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">60</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">61</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iaseniuc Oxana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -9150,51 +9017,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -9231,51 +9098,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -9296,164 +9163,157 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazak Natalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1983</w:t>
@@ -9488,51 +9348,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -9569,51 +9429,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -9634,157 +9494,157 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lascova-Baciu Renata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -9819,51 +9679,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -9900,51 +9760,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -9965,157 +9825,157 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loşmanschii Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
@@ -10150,51 +10010,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -10307,189 +10167,182 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24.80012.5007.23SE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24.80012.5007.23SE</w:t>
-[...9 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">42</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micu Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1963</w:t>
@@ -10524,51 +10377,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -10605,51 +10458,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -10681,171 +10534,164 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr>
-[...27 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moldovanu Sergiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1967</w:t>
@@ -10880,51 +10726,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -11037,171 +10883,164 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24.80012.5007.23SE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24.80012.5007.23SE</w:t>
-[...9 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastas Andrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1972</w:t>
@@ -11236,51 +11075,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -11317,51 +11156,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -11382,157 +11221,157 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nateprov Alexandr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1945</w:t>
@@ -11567,51 +11406,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -11724,146 +11563,146 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">64</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazarov Mihail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1946</w:t>
@@ -11898,51 +11737,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -11979,51 +11818,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -12044,157 +11883,157 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">72</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nistor Iurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -12229,51 +12068,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -12310,51 +12149,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -12375,139 +12214,139 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostrovschii Serghei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1968</w:t>
@@ -12542,51 +12381,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -12623,51 +12462,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -12688,171 +12527,171 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">122</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlenco Vladimir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1958</w:t>
@@ -12887,51 +12726,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -12968,51 +12807,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -13033,146 +12872,139 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...27 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popa (Bivol) Mihaela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
@@ -13207,51 +13039,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -13288,51 +13120,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -13353,164 +13185,157 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisacar Alexandr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1969</w:t>
@@ -13545,51 +13370,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -13702,153 +13527,146 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">76</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prodan Lilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
@@ -13883,51 +13701,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -13964,51 +13782,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -14029,214 +13847,193 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23.70105.5007.15T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...62 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reu Oleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1976</w:t>
@@ -14271,51 +14068,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -14352,51 +14149,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -14417,164 +14214,164 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">83</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Marianna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1985</w:t>
@@ -14609,51 +14406,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -14690,51 +14487,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -14755,164 +14552,157 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotaru Victoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
@@ -14947,51 +14737,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -15104,62 +14894,62 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23.70105.5007.14T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -15172,96 +14962,96 @@
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rusnac Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
@@ -15296,51 +15086,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -15377,51 +15167,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -15442,207 +15232,193 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">35</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergheev Serghei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1949</w:t>
@@ -15677,51 +15453,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -15758,51 +15534,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -15823,164 +15599,164 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Şikimaka Olga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1965</w:t>
@@ -16015,51 +15791,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -16096,51 +15872,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -16161,171 +15937,157 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simaşchevici Alexei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1929</w:t>
@@ -16360,51 +16122,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Consultant științific - E6014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -16517,146 +16279,146 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">64</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siminel Anatolii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1956</w:t>
@@ -16691,51 +16453,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -16772,51 +16534,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -16837,171 +16599,171 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">93</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siminel Nichita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1987</w:t>
@@ -17036,51 +16798,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -17117,51 +16879,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -17182,164 +16944,157 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr>
-[...27 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Șiverschii Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
@@ -17374,51 +17129,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -17455,51 +17210,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n/d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -17520,189 +17275,175 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slobodeniuc Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1957</w:t>
@@ -17737,51 +17478,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -17818,51 +17559,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -17883,200 +17624,193 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr>
-[...27 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triduh Ghennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1946</w:t>
@@ -18111,51 +17845,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -18268,160 +18002,146 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ţurcan Vladimir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1951</w:t>
@@ -18456,51 +18176,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -18537,51 +18257,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -18602,171 +18322,171 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">311</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verlan Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1942</w:t>
@@ -18801,51 +18521,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -18882,51 +18602,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -18947,126 +18667,126 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">87</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -19182,51 +18902,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18313" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=18313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.03/18313" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.5007.23SE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18313?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14891" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=14891" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.03/14891" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14891?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=189" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.03/189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/189?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=669" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.18" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13208?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=81151" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=81151" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.03/81151" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/23.70105.5007.14T" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/23.70105.5007.14T/81151" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/81151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/81151?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=93933" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=93933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/93933?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=14761" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14761?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13183" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/13183" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13183?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46659" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=46659" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46659?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14518" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=14518" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=659" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.19/14518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/14518" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14518?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10784" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=10784" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/10784" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10784?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13350" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13350" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.16/13350" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/13350" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13350?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45806" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=45806" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.19/45806" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/23.70105.5007.15T" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/23.70105.5007.15T/45806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45806?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.14/1001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1001?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.19/1036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1036" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1036?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17591" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=17591" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/17591" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17591?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27423" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=27423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.03/27423" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.02" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/23.70105.5007.14T/27423" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27423?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=23990" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.03/23990" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.1606.14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23990?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.19/1016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1016?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112427" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=112427" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/112427" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/112427?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36657" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=36657" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36657?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24221" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=24221" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.18/24221" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/24221" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24221?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13201" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13201?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32461" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=32461" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32461?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.27" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/1029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1029?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15597" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=15597" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.14/15597" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15597?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=43061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43061?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13197" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13197" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13197?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28632" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=28632" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.03/28632" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28632?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14587" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=14587" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/14587" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14587?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17158" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=17158" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.03/17158" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17158?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1045" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1045?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1046" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1046?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42324" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=42324" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42324?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13176" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13176" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13176?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1122" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.19/1122" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1122" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1122?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13234" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13234" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/13234" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13234?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=20242" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=20242" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.18/20242" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/20242?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13178" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13178" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.03/13178" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13178?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28950" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=28950" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.19/28950" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/23.70105.5007.15T/28950" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/28950" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28950?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1061" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1061" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1061?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15672" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=15672" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.19/15672" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15672?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103437" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=103437" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/103437?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=53587" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=53587" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.16/53587" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.03" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/53587" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/53587?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1067" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1067" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1067" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1067?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32476" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=32476" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.18/32476" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/32476" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32476?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=391" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/391?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1069" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1069" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.19/1069" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1069" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1069?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=61470" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=61470" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/61470" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/61470?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=101272" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=101272" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=671" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.02/101272" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020201" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020201/101272" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/101272?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=73872" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=73872" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.12" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/73872" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/73872?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13177" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13177" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.03/13177" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/13177" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13177?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1111" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1111" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.19/1111" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1111" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1111?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1083" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1083" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.14/1083" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1083" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1083?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18313" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=18313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.5007.23SE" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18313?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14891" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=14891" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14891?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=189" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.03/189" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/189?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13208" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.18" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13208?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=81151" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=81151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/23.70105.5007.14T" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/81151?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=93933" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=93933" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/93933?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=14761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14761?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=667" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13183?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46659" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=46659" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46659?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=14518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=659" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14518?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10784" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=10784" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/10784" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10784?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13350" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.16" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13350?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45806" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=45806" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/23.70105.5007.15T" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45806?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.14/1001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1001?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.19/1036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1036?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17591" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=17591" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17591?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27423" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=27423" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.02" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27423?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23990" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=23990" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.1606.14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23990?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.19/1016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1016?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112427" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=112427" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/112427?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36657" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=36657" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36657?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=24221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24221?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13201" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13201?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32461" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=32461" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32461?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.27" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/1029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1029?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15597" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=15597" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15597?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=43061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43061?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13197" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13197" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13197?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28632" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=28632" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28632?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14587" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=14587" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14587?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17158" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=17158" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17158?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1045?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1046" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1046?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42324" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=42324" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42324?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13176" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13176" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13176?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1122" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.19/1122" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1122" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1122?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13234" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13234" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13234?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=20242" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=20242" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/20242?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13178" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13178" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13178?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28950" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=28950" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28950?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1061" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1061?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15672" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=15672" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15672?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103437" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=103437" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/103437?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=53587" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=53587" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.03" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/53587?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1067" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1067" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1067?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32476" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=32476" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32476?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=391" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=391" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/391?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1069" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1069" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.19/1069" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1069" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1069?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=61470" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=61470" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/61470?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=101272" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=101272" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=671" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020201" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/101272?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=73872" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=73872" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.12" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/73872?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13177" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=13177" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13177?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1111" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1111" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.19/1111" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1111" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1111?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1083" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201&amp;page=275?person=1083" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.14/1083" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/1083" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1083?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>