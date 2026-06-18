--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -1341,51 +1341,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">213</w:t>
+                <w:t xml:space="preserve">215</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
@@ -1649,51 +1649,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29</w:t>
+                <w:t xml:space="preserve">30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
@@ -1964,51 +1964,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6</w:t>
+                <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
@@ -2895,51 +2895,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">64</w:t>
+                <w:t xml:space="preserve">65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
@@ -3518,51 +3518,51 @@
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">160</w:t>
+                <w:t xml:space="preserve">161</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
@@ -4148,51 +4148,51 @@
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">82</w:t>
+                <w:t xml:space="preserve">83</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
@@ -5709,51 +5709,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">44</w:t>
+                <w:t xml:space="preserve">45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
@@ -6017,51 +6017,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29</w:t>
+                <w:t xml:space="preserve">30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
@@ -7263,51 +7263,51 @@
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">108</w:t>
+                <w:t xml:space="preserve">111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
@@ -7571,51 +7571,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">72</w:t>
+                <w:t xml:space="preserve">74</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
@@ -8194,51 +8194,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">61</w:t>
+                <w:t xml:space="preserve">62</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
@@ -10665,51 +10665,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">64</w:t>
+                <w:t xml:space="preserve">65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
@@ -11596,51 +11596,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">122</w:t>
+                <w:t xml:space="preserve">123</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
@@ -12842,51 +12842,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">68</w:t>
+                <w:t xml:space="preserve">69</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
@@ -13773,51 +13773,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3</w:t>
+                <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
@@ -14718,51 +14718,51 @@
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">82</w:t>
+                <w:t xml:space="preserve">85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
@@ -16909,51 +16909,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">311</w:t>
+                <w:t xml:space="preserve">312</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">54</w:t>
             </w:r>
@@ -17224,51 +17224,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">87</w:t>
+                <w:t xml:space="preserve">88</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>