--- v0 (2026-05-15)
+++ v1 (2026-05-15)
@@ -9274,127 +9274,127 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor Habilitat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-03-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGA</w:t>
               </w:r>
@@ -9589,127 +9589,127 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor Habilitat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">01-03-2024</w:t>
+              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04-03-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGA</w:t>
               </w:r>