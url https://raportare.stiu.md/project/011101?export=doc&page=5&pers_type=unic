--- v0 (2026-04-29)
+++ v1 (2026-06-17)
@@ -1776,51 +1776,51 @@
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">45</w:t>
+                <w:t xml:space="preserve">46</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
@@ -2114,51 +2114,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">28</w:t>
+                <w:t xml:space="preserve">29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
@@ -3149,51 +3149,51 @@
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50</w:t>
+                <w:t xml:space="preserve">52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
@@ -4504,51 +4504,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40</w:t>
+                <w:t xml:space="preserve">41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
@@ -4849,51 +4849,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">38</w:t>
+                <w:t xml:space="preserve">40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
@@ -5575,51 +5575,51 @@
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">183</w:t>
+                <w:t xml:space="preserve">185</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
@@ -6635,51 +6635,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29</w:t>
+                <w:t xml:space="preserve">30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
@@ -6980,51 +6980,51 @@
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">267</w:t>
+                <w:t xml:space="preserve">270</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
@@ -7350,51 +7350,51 @@
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">87</w:t>
+                <w:t xml:space="preserve">89</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
@@ -7688,51 +7688,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">22</w:t>
+                <w:t xml:space="preserve">23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
@@ -8403,51 +8403,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">53</w:t>
+                <w:t xml:space="preserve">55</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
@@ -10121,51 +10121,51 @@
                 <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">99</w:t>
+                <w:t xml:space="preserve">100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
@@ -10466,51 +10466,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">51</w:t>
+                <w:t xml:space="preserve">52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
@@ -10811,51 +10811,51 @@
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16</w:t>
+                <w:t xml:space="preserve">19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
@@ -11501,51 +11501,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">32</w:t>
+                <w:t xml:space="preserve">33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
@@ -11846,51 +11846,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">51</w:t>
+                <w:t xml:space="preserve">52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
@@ -12191,51 +12191,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">82</w:t>
+                <w:t xml:space="preserve">84</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
@@ -12561,51 +12561,51 @@
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">58</w:t>
+                <w:t xml:space="preserve">59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
@@ -12931,51 +12931,51 @@
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">39</w:t>
+                <w:t xml:space="preserve">41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
@@ -13984,51 +13984,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">44</w:t>
+                <w:t xml:space="preserve">46</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
@@ -15057,51 +15057,51 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proca Olga </w:t>
+                <w:t xml:space="preserve">Proca Olga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
@@ -15316,117 +15316,124 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
-[...16 lines deleted...]
-          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralea Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1947</w:t>
@@ -15461,51 +15468,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -15607,196 +15614,196 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.07</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudacov Serghei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1966</w:t>
@@ -15831,51 +15838,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -16013,135 +16020,135 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">38</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudacova Angela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1964</w:t>
@@ -16176,51 +16183,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -16358,135 +16365,135 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">61</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saltanovici Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1956</w:t>
@@ -16521,51 +16528,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -16703,135 +16710,135 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Şişcanu Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1932</w:t>
@@ -16866,51 +16873,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Consultant științific - E6014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -17048,128 +17055,128 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smerea Svetlana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1968</w:t>
@@ -17204,51 +17211,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secretar științific - E6006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -17386,135 +17393,135 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlicenco Valentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1973</w:t>
@@ -17549,51 +17556,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -17731,135 +17738,135 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temnicov Evghenii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1992</w:t>
@@ -17894,51 +17901,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -18076,128 +18083,128 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumanova Lidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1953</w:t>
@@ -18232,51 +18239,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șef laborator - E6011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -18414,135 +18421,135 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">39</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uzun Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
@@ -18577,51 +18584,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -18748,121 +18755,121 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zamorzaeva-Orleanscaia Irina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1956</w:t>
@@ -18897,51 +18904,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -19079,135 +19086,135 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">42</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">43</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdioruc Nina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1973</w:t>
@@ -19242,51 +19249,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -19388,51 +19395,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.07</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
@@ -19446,110 +19453,117 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">51</w:t>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">53</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -19659,51 +19673,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=298" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFGPP" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.04" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/298" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/298" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/298?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12419" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12419" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=178" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/12419" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12419" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12419?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=72362" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=72362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.07" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/72362?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42572" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=42572" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5107.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/42572" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/42572" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42572?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25298" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=25298" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=173" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5107.18" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/25298" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25298?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1162" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/1162" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1162" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1162?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12398" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5107.01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.01/12398" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12398" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12398?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23306" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=23306" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/23306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/23306" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23306?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1563" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1563" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/1563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1563" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1563?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=106712" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=106712" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/106712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/106712?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/12403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12403?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1182" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/1182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1182" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1182?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46524" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=46524" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/46524" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/46524" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46524?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=42296" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/42296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42296?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1210" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.01/1210" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.28/1210" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1210" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1210?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12453" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12453" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/12453" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12453" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12453?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4762" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=4762" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/4762" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/4762" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4762?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1230" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/1230" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5107.09" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.09/1230" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1230" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1230?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1051" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.01/1051" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1051" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1051?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15891" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=15891" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/15891" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.02" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.02/15891" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/15891" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15891?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25999" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=25999" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/25999" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25999?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112541" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=112541" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/112541" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/112541" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/112541?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42574" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=42574" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/42574" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/42574" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.5007.13TC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.5007.13TC/42574" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42574?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12425" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12425" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/12425" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12425" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12425?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23533" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=23533" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/23533" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/23533" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23533?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12454" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12454" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/12454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12454" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12454?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42369" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=42369" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/42369" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42369?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12402" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/12402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12402" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12402?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12455" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12455" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/12455" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12455" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12455?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103208" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=103208" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/103208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/103208" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/103208?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1271" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1271" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/1271" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1271" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1271?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1273" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1273" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/1273" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1273" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1273?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25608" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=25608" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.01/25608" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/25608" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25608?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12146" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12146" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/12146" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12146" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12146?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12430" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12430" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/12430" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.09/12430" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12430" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12430?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1278" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1278" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/1278" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.09/1278" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1278" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1278?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28595" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=28595" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.01/28595" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/28595" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28595?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42508" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=42508" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/42508" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/42508" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42508?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46615" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=46615" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/46615" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.7007.09SE" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/46615" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46615?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12450" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12450" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/12450" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12450" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12450?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=104431" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=104431" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/104431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/104431?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17956" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=17956" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.01/17956" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/17956" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17956?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=68933" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=68933" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/68933?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1313" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1313" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.19" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.19/1313" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/1313" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1313" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1313?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12557" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12557" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/12557" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12557" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12557?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1321" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1321" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/1321" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1321" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1321?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1326" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1326" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/1326" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1326" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1326?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10612" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=10612" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/10612" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10612?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1340" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1340" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/1340" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1340" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1340?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25217" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=25217" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/25217" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/25217" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25217?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103205" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=103205" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/103205" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/103205?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1364" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1364" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/1364" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1364" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1364?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=132165" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=132165" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/132165" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/132165?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1380" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1380" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/1380" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1380" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1380?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42354" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=42354" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.19/42354" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/42354" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42354?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=298" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFGPP" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.04" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/298" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/298" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/298?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12419" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12419" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=178" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/12419" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12419" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12419?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=72362" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=72362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.07" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/72362?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42572" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=42572" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5107.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/42572" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/42572" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42572?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25298" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=25298" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=173" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5107.18" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/25298" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25298?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1162" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/1162" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1162" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1162?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12398" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5107.01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.01/12398" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12398" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12398?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23306" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=23306" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/23306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/23306" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23306?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1563" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1563" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/1563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1563" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1563?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=106712" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=106712" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/106712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/106712?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/12403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12403?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1182" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/1182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1182" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1182?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46524" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=46524" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/46524" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/46524" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46524?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=42296" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/42296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42296?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1210" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.01/1210" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.28/1210" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1210" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1210?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12453" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12453" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/12453" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12453" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12453?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4762" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=4762" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/4762" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/4762" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4762?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1230" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/1230" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5107.09" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.09/1230" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1230" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1230?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1051" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.01/1051" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1051" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1051?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15891" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=15891" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/15891" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.02" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.02/15891" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/15891" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15891?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25999" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=25999" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/25999" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25999?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112541" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=112541" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/112541" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/112541" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/112541?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42574" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=42574" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/42574" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/42574" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.5007.13TC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.5007.13TC/42574" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42574?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12425" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12425" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/12425" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12425" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12425?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23533" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=23533" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/23533" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/23533" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23533?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12454" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12454" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/12454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12454" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12454?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42369" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=42369" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/42369" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42369?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12402" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/12402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12402" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12402?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12455" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12455" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/12455" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12455" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12455?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103208" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=103208" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/103208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/103208" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/103208?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1271" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1271" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/1271" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1271" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1271?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1273" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1273" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/1273" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1273" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1273?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25608" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=25608" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.01/25608" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/25608" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25608?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12146" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12146" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/12146" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12146" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12146?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12430" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12430" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/12430" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.09/12430" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12430" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12430?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1278" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1278" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/1278" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.09/1278" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1278" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1278?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28595" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=28595" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.01/28595" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/28595" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28595?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42508" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=42508" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/42508" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/42508" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42508?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46615" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=46615" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/46615" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.7007.09SE" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/46615" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46615?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12450" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12450" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/12450" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12450" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12450?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=104431" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=104431" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/104431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/104431?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17956" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=17956" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.01/17956" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/17956" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17956?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=68933" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=68933" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/68933" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/68933?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1313" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1313" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.19" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.19/1313" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/1313" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1313" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1313?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12557" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=12557" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/12557" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12557" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12557?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1321" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1321" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/1321" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1321" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1321?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1326" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1326" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/1326" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1326" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1326?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10612" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=10612" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/10612" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10612?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1340" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1340" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/1340" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1340" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1340?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25217" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=25217" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.18/25217" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/25217" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25217?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103205" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=103205" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.04/103205" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/103205?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1364" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1364" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/1364" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1364" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1364?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=132165" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=132165" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/132165" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/132165?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1380" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=1380" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5107.11/1380" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1380" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1380?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42354" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101&amp;page=5?person=42354" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.19/42354" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.07/42354" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/42354" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42354?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>