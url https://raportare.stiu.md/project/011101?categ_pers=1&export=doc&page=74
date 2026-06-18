--- v0 (2026-05-24)
+++ v1 (2026-06-18)
@@ -4491,51 +4491,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">39</w:t>
+                <w:t xml:space="preserve">40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
@@ -6374,51 +6374,51 @@
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">269</w:t>
+                <w:t xml:space="preserve">270</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
@@ -14872,51 +14872,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">65</w:t>
+                <w:t xml:space="preserve">66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47</w:t>
             </w:r>