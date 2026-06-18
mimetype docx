--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -2431,51 +2431,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">75</w:t>
+                <w:t xml:space="preserve">78</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
@@ -4114,51 +4114,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30</w:t>
+                <w:t xml:space="preserve">31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
@@ -9561,132 +9561,132 @@
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mereuţă Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1958</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">Director - E6004</w:t>
+              <w:t xml:space="preserve">1979</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.25</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">cumul intern/titular/titular</w:t>
+                <w:t xml:space="preserve">1.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular/titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -9696,57 +9696,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LFSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFS</w:t>
@@ -9794,230 +9794,244 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...23 lines deleted...]
-          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">256</w:t>
+                <w:t xml:space="preserve">4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">91</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mereuţă Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1979</w:t>
-[...80 lines deleted...]
-              <w:t xml:space="preserve">titular/titular</w:t>
+              <w:t xml:space="preserve">1958</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor Habilitat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Director - E6004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2.25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern/titular/titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10027,57 +10041,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LFSR</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFS</w:t>
@@ -10125,99 +10139,85 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...24 lines deleted...]
-            </w:hyperlink>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">91</w:t>
+                <w:t xml:space="preserve">257</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
@@ -15372,51 +15372,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1150" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=1150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFS" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1150" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1150?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33199" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=33199" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=204" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33199?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69871" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=69871" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/69871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/69871" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/69871?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=10652" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/10652" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5107.12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/10652" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10652?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133873" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=133873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=672" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12310" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/12310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12310?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12299" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12299" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/12299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12299?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12285" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12285" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/12285" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12285" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12285?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=14098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/14098" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/14098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14098?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112257" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=112257" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=47654" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=47654" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/47654?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1183" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=1183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/1183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1183?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1203" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=1203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/1203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1203" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1203?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133874" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=133874" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82190" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=82190" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/82190" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/82190" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82190?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=997" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=997" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/997?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=52887" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=52887" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.23" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.23/52887" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/52887" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/52887?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=11073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.8007.29" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11073?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=104040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=104040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/104040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/104040?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=24049" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.1606.04" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24049?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1240" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=1240" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/1240" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1240" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1240?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12311" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12311" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/12311" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12311" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12311?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12271" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12271" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12271?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13898" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=13898" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/13898" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13898?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16985" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=16985" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/16985" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16985?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12290" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12290" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/12290" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12290?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16405" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=16405" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11764" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=11764" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11764?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12295" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12295" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/12295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12295" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12295?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17117" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=17117" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=121708" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=121708" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/121708?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26300" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=26300" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/26300" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5107.20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/26300" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/220101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/26300" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26300?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12307" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12307" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/12307" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12307" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12307?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=123884" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=123884" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/123884" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/123884?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26426" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=26426" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/26426" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/26426" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26426?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79780" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=79780" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/79780" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/79780?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1317" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=1317" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/1317" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1317" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1317?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16996" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=16996" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/16996" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/16996" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16996?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12300" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12300" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12300?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=96114" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=96114" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/96114" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/96114" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/96114?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112347" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=112347" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24132" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=24132" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.8007.37" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/24132" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24132?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=104039" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=104039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/104039" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/104039?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112254" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=112254" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1150" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=1150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFS" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1150" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1150?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33199" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=33199" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=204" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33199?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69871" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=69871" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/69871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/69871" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/69871?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=10652" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/10652" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5107.12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/10652" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10652?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133873" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=133873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=672" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12310" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/12310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12310?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12299" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12299" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/12299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12299?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12285" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12285" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/12285" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12285" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12285?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=14098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/14098" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/14098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14098?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112257" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=112257" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=47654" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=47654" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/47654?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1183" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=1183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/1183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1183?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1203" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=1203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/1203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1203" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1203?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133874" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=133874" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82190" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=82190" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/82190" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/82190" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82190?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=997" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=997" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/997?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=52887" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=52887" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.23" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.23/52887" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/52887" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/52887?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=11073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.8007.29" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11073?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=104040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=104040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/104040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/104040?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=24049" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.1606.04" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24049?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1240" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=1240" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/1240" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1240" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1240?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12311" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12311" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/12311" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12311" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12311?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12271" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12271" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12271?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13898" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=13898" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/13898" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13898?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16985" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=16985" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/16985" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16985?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12290" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12290" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/12290" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12290?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16405" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=16405" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12295" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12295" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/12295" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12295" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12295?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11764" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=11764" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11764?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17117" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=17117" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=121708" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=121708" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/121708?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26300" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=26300" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/26300" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5107.20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/26300" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/220101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/26300" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26300?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12307" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12307" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/12307" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12307" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12307?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=123884" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=123884" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/123884" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/123884?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26426" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=26426" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/26426" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/26426" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26426?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79780" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=79780" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/79780" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/79780?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1317" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=1317" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/1317" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1317" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1317?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16996" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=16996" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/16996" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/16996" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16996?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12300" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=12300" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12300?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=96114" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=96114" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.25/96114" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/96114" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/96114?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112347" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=112347" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24132" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=24132" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.8007.37" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/24132" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24132?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=104039" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=104039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/104039" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/104039?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112254" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001?categ_pers=1&amp;person=112254" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>