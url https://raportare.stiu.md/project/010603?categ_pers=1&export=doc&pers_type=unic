--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -1801,51 +1801,51 @@
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">71</w:t>
+                <w:t xml:space="preserve">72</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
@@ -2157,51 +2157,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">112</w:t>
+                <w:t xml:space="preserve">114</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
@@ -2847,51 +2847,51 @@
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20</w:t>
+                <w:t xml:space="preserve">21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
@@ -3158,117 +3158,124 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:pPr/>
-[...16 lines deleted...]
-          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40</w:t>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botnaru Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1952</w:t>
@@ -3303,51 +3310,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -3460,51 +3467,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
@@ -3528,96 +3535,96 @@
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bunduchi Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1974</w:t>
@@ -3652,51 +3659,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -3809,178 +3816,178 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24.80015.7007.05VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">010603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24.80015.7007.05VI</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">105</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">106</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cazacu (Anghel) Lilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1986</w:t>
@@ -4015,51 +4022,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -4197,128 +4204,128 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceban (Gînsari) Irina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
@@ -4353,51 +4360,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -4521,185 +4528,185 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24.80015.7007.05VI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">38</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceban Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1963</w:t>
@@ -4734,51 +4741,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inginer - H6064</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -4815,51 +4822,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMFCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -4961,51 +4968,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciobanu Mihail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1948</w:t>
@@ -5040,51 +5047,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -5222,128 +5229,128 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cisteacov Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
@@ -5378,51 +5385,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -5549,121 +5556,121 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocervei Victoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
@@ -5698,51 +5705,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -5887,96 +5894,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covaliova Olga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1960</w:t>
@@ -6011,51 +6018,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -6168,196 +6175,196 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">20.80009.1606.04</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">20.80009.0807.18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">010603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20.80009.1606.04</w:t>
-[...45 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">98</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culea Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1975</w:t>
@@ -6392,51 +6399,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -6599,96 +6606,96 @@
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culighin Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1989</w:t>
@@ -6723,51 +6730,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -6905,128 +6912,128 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">49</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunicica Alexandrina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
@@ -7061,51 +7068,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -7250,96 +7257,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1952</w:t>
@@ -7374,51 +7381,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șef laborator - E6011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -7556,135 +7563,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">568</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">572</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gherghi Eudochia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1959</w:t>
@@ -7719,51 +7726,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inginer - H6064</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -7800,51 +7807,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMFCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -7890,121 +7897,121 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladchi Viorica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1964</w:t>
@@ -8039,51 +8046,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -8185,196 +8192,196 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">164</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">165</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonţa Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1948</w:t>
@@ -8409,51 +8416,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -8591,135 +8598,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">134</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">135</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorbaciov Mihail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1959</w:t>
@@ -8754,51 +8761,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -8936,135 +8943,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">58</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goreacioc (Arapu) Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -9099,51 +9106,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -9281,135 +9288,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorincioi Natalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1951</w:t>
@@ -9444,51 +9451,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -9626,135 +9633,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">98</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigoras Carolina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
@@ -9789,51 +9796,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -9960,121 +9967,121 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigoraş Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1977</w:t>
@@ -10109,51 +10116,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -10291,135 +10298,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigoraş Marina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1959</w:t>
@@ -10454,51 +10461,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -10636,128 +10643,128 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">15</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guţanu Vasile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1944</w:t>
@@ -10792,51 +10799,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -10974,135 +10981,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">38</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">39</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lis Angela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1985</w:t>
@@ -11137,51 +11144,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -11319,135 +11326,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">69</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">70</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lupaşcu Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1950</w:t>
@@ -11482,51 +11489,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șef laborator - E6011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -11664,135 +11671,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">302</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maftuleac Alexei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1946</w:t>
@@ -11827,51 +11834,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -11908,51 +11915,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">05-10-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMFCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -12020,135 +12027,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">40</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mocanu Larisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1986</w:t>
@@ -12183,51 +12190,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -12365,135 +12372,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">81</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moroz Olga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
@@ -12528,51 +12535,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -12699,121 +12706,121 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastas Raisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1972</w:t>
@@ -12848,51 +12855,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -13030,135 +13037,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">73</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolau Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -13193,51 +13200,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -13375,128 +13382,128 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">28</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petuhov Oleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1985</w:t>
@@ -13531,51 +13538,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -13724,149 +13731,149 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">114</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Povar Igor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1961</w:t>
@@ -13901,51 +13908,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șef laborator - E6011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -13982,51 +13989,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMFCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -14058,178 +14065,185 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24.80012.5007.19SE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">010603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24.80012.5007.19SE</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:pPr/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">166</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">173</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puţuntică Vitalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -14264,51 +14278,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -14345,51 +14359,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMFCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -14435,121 +14449,121 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racu Daria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1988</w:t>
@@ -14584,51 +14598,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialist principal - E6025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -14811,51 +14825,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romanciuc Lidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1960</w:t>
@@ -14890,51 +14904,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -15072,135 +15086,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">39</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">42</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rusu Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1959</w:t>
@@ -15235,51 +15249,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -15316,51 +15330,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMFCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -15392,185 +15406,185 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Şepeli Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1979</w:t>
@@ -15605,51 +15619,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -15686,51 +15700,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMFCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -15751,51 +15765,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.5007.14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
@@ -15805,135 +15819,135 @@
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">48</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">49</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spătaru Petru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1954</w:t>
@@ -15968,51 +15982,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -16049,51 +16063,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMFCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -16150,135 +16164,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">72</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">73</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spataru Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1954</w:t>
@@ -16313,51 +16327,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -16394,51 +16408,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMFCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -16495,128 +16509,128 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spînu Oxana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -16651,51 +16665,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -16732,51 +16746,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMFCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -16833,135 +16847,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">110</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternavscaia Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1962</w:t>
@@ -16996,51 +17010,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inginer - H6064</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -17142,51 +17156,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20.80009.7007.12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
@@ -17241,51 +17255,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ţîmbaliuc Nina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1960</w:t>
@@ -17320,51 +17334,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -17502,135 +17516,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">78</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicol (Şmigon) Crina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
@@ -17665,51 +17679,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -17847,135 +17861,135 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieru (Climova) Ecaterina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
@@ -18010,51 +18024,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -18091,51 +18105,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMFCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -18217,96 +18231,96 @@
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vișnevschi Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1964</w:t>
@@ -18341,51 +18355,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -18422,51 +18436,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMFCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -18523,90 +18537,90 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -18722,51 +18736,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13664" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=13664" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IC" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13664?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.27" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/12471" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.28" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.28/12471" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12471?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27278" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=27278" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/27278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/27278" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27278?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46682" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=46682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/46682" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/46682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46682?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=282" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=484" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/282" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.13" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/282?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=18505" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/18505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/18505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18505?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12473" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12473" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/12473" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12473" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12473?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13673" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=13673" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/13673" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13673?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=11140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.10" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11140?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13674" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=13674" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/13674" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80015.7007.05VI" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/13674" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13674?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13671" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=13671" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/13671" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13671?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40968" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=40968" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/40968" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/40968" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/40968?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15391" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=15391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=483" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10501" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=10501" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/10501" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10501?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88155" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=88155" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/88155" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88155?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=122707" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=122707" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/122707?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=11159" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/11159" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.1606.04" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.0807.18" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/11159" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11159?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=26253" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26253?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25350" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=25350" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/25350" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25350?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=122708" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=122708" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/122708?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=137" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=137" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/137" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/137" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/137?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133693" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=133693" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/133693" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/133693?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=253" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.05" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.05/253" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/253" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/253?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=277" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=277" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/277" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/277" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/277?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12125" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12125" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/12125" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12125" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12125?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12328" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12328" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/12328" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12328" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12328?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12128" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12128" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/12128" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12128" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12128?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=76304" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=76304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/76304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/76304?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33931" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=33931" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/33931" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/33931" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33931?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13127" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=13127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/13127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13127?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4391" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=4391" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/4391" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/4391" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4391?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22674" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=22674" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/22674" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/22674" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/22674?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=679" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=679" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/679" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/679" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/679?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12142" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12142" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/12142" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12142?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13655" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=13655" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/13655" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/13655" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13655?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=131930" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=131930" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/131930" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/131930?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12153" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12153" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/12153" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12153" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12153?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43078" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=43078" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/43078" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43078?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12502" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12502" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/12502" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.13/12502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12502" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12502?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14860" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=14860" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/14860" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.5007.19SE" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/14860" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14860?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18187" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=18187" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/18187" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18187?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112248" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=112248" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13672" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=13672" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/13672" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/13672" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13672?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12326" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12326" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/12326" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.11" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.11/12326" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12326" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12326?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12468" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12468" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.14" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/12468" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12468" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12468?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12324" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12324" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/12324" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12324" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12324?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19043" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=19043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/19043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19043?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26711" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=26711" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/26711" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/26711" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26711?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24466" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=24466" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12499" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12499" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/12499" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12499" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12499?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45915" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=45915" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/45915" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/45915" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45915?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32789" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=32789" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32789?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=85565" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=85565" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/85565" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/85565" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/85565?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13664" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=13664" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IC" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13664?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.27" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/12471" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.28" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.28/12471" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12471?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27278" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=27278" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/27278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/27278" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27278?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46682" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=46682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/46682" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/46682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46682?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=282" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=484" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/282" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.13" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/282?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=18505" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/18505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/18505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18505?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12473" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12473" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/12473" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12473" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12473?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13673" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=13673" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/13673" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/13673" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13673?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=11140" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11140?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13674" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=13674" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/13674" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80015.7007.05VI" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/13674" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13674?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13671" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=13671" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/13671" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13671?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40968" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=40968" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/40968" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/40968" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/40968?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=15391" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=483" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10501" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=10501" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/10501" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10501?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88155" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=88155" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/88155" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88155?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=122707" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=122707" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/122707?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11159" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=11159" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/11159" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.1606.04" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.0807.18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/11159" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11159?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26253" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=26253" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26253?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25350" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=25350" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/25350" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25350?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=122708" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=122708" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/122708?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=137" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=137" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/137" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/137" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/137?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133693" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=133693" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/133693" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/133693?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=253" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=253" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.05" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.05/253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/253" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/253" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/253?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=277" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=277" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/277" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/277" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/277?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12125" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12125" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/12125" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12125" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12125?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12328" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12328" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/12328" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12328" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12328?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12128" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12128" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/12128" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12128" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12128?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=76304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=76304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/76304" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/76304?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33931" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=33931" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/33931" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/33931" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33931?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=13127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/13127" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13127?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4391" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=4391" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/4391" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/4391" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4391?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22674" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=22674" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/22674" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/22674" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/22674?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=679" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=679" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/679" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/679" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/679?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12142" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12142" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/12142" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12142?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13655" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=13655" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/13655" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/13655" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13655?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=131930" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=131930" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/131930" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/131930?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12153" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12153" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/12153" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12153" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12153?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43078" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=43078" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/43078" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43078?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12502" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12502" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/12502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.13/12502" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12502" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12502?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14860" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=14860" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/14860" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.5007.19SE" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.5007.19SE/14860" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/14860" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14860?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18187" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=18187" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/18187" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18187?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112248" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=112248" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13672" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=13672" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/13672" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/13672" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13672?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12326" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12326" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/12326" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.11" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.11/12326" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12326" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12326?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12468" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12468" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.5007.14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/12468" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12468" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12468?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12324" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12324" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/12324" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12324" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12324?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=19043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/19043" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19043?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26711" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=26711" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/26711" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/26711" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26711?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24466" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=24466" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/20.80009.7007.12" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12499" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=12499" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.21/12499" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/12499" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12499?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45915" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=45915" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.5007.27/45915" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/45915" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45915?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32789" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=32789" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32789?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=85565" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603?categ_pers=1&amp;person=85565" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/20.80009.7007.20/85565" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/85565" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/85565?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>