--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -4856,87 +4856,87 @@
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guceac Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1963</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
+              <w:t xml:space="preserve">1992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5073,393 +5073,393 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010502</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
-              </w:r>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guceac Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor Habilitat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">n/d</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICJPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">010502</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guceac Ion</w:t>
-[...239 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1</w:t>
+                <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
@@ -9923,51 +9923,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=3151" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=653" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/3151" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/3151?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23391" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/23391" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23391?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/40183" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/40183?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/18191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18191?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/19935" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19935?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11196" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/11196" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11196?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11339" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11339?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21316" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21316?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=31149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/31149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/31149?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46832" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/46832" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46832?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=50394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/50394" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/50394?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=31080" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/31080?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/454" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/454?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33623" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33623?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10928" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/10928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10928?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=56654" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/56654?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28766" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/28766" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28766?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=58762" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/58762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/58762?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=50409" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/50409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/50409?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14869" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14869?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=96160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/96160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/96160?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19952" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/19952" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19952?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=78658" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/78658" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/78658?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/43068" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43068?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33491" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33491?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11246" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46833" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46833?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10654" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/10654" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10654?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11263" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11263?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=3151" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=653" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/3151" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/3151?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23391" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/23391" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23391?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/40183" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/40183?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/18191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18191?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/19935" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19935?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11196" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/11196" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11196?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11339" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11339?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21316" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21316?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=31149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/31149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/31149?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46832" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/46832" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46832?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=50394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/50394" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/50394?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=31080" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/31080?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/454" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/454?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33623" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33623?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=56654" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/56654?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10928" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/10928" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10928?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28766" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/28766" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28766?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=58762" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/58762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/58762?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=50409" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/50409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/50409?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14869" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14869?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=96160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/96160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/96160?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19952" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/19952" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19952?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=78658" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/78658" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/78658?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/43068" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43068?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33491" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33491?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11246" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46833" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46833?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10654" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010502/10654" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10654?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11263" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11263?from=2024&amp;to=2024&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>