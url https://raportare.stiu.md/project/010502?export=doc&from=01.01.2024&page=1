--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -1355,51 +1355,51 @@
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15</w:t>
+                <w:t xml:space="preserve">16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
@@ -1670,51 +1670,51 @@
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19</w:t>
+                <w:t xml:space="preserve">22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
@@ -1985,51 +1985,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6</w:t>
+                <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
@@ -2300,51 +2300,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4</w:t>
+                <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
@@ -2923,51 +2923,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10</w:t>
+                <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
@@ -3238,51 +3238,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29</w:t>
+                <w:t xml:space="preserve">36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
@@ -3553,51 +3553,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6</w:t>
+                <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
@@ -3868,51 +3868,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6</w:t>
+                <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
@@ -4183,51 +4183,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4</w:t>
+                <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
@@ -4788,76 +4788,76 @@
                 <w:t xml:space="preserve">010502</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6</w:t>
+                <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20</w:t>
+                <w:t xml:space="preserve">21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
@@ -5758,51 +5758,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14</w:t>
+                <w:t xml:space="preserve">17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
@@ -6073,51 +6073,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3</w:t>
+                <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
@@ -7011,51 +7011,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11</w:t>
+                <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
@@ -7326,51 +7326,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9</w:t>
+                <w:t xml:space="preserve">10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
@@ -8579,51 +8579,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8</w:t>
+                <w:t xml:space="preserve">9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
@@ -9517,51 +9517,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3</w:t>
+                <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30</w:t>
             </w:r>