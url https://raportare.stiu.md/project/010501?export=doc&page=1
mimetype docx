--- v0 (2026-05-06)
+++ v1 (2026-05-07)
@@ -1448,51 +1448,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1506,69 +1506,69 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">cumul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-01-2024</w:t>
-[...16 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">18-04-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n/d</w:t>
               </w:r>
@@ -1763,51 +1763,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1821,69 +1821,69 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">cumul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">18-04-2024</w:t>
-            </w:r>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n/d</w:t>
               </w:r>
@@ -3974,89 +3974,89 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">18-04-2024</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -4289,89 +4289,89 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">02-01-2024</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">18-04-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -14614,107 +14614,107 @@
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roşca Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1934</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">0.25</w:t>
+              <w:t xml:space="preserve">1980</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Șef centru - E6023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14858,51 +14858,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">36</w:t>
+                <w:t xml:space="preserve">16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
@@ -14922,107 +14922,107 @@
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roşca Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1980</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">1934</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor Habilitat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -15166,51 +15166,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16</w:t>
+                <w:t xml:space="preserve">36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
@@ -19394,51 +19394,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010501" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/25978" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25978?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=288" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6320?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=31002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=289" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/31002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/31002?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=653" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/43054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43054?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11325" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11325?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11327" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11327?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=48317" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/48317?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36076" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/36076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36076?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=20371" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/20371?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=54002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/54002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/54002?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/15170" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15170?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11195" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11195?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=123941" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/123941" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/123941?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/422" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/422?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=3162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/3162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/3162?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10927" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/10927" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10927?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=123912" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=287" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/123912" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/123912?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27316" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/27316" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27316?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/32079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32079?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21429" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/21429" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21429?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18618" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/18618" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18618?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=39490" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/39490" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/39490?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25983" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/25983" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25983?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32439" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/32439" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32439?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29197" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/29197" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29197?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16884" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/16884" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16884?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41772" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/41772" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41772?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17897" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/17897" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17897?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11352" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=285" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11352" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11352?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16893" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/16893" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16893?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11363" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11363?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11364" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11364" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11364?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=31769" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/31769" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/31769?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25977" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/25977" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25977?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=2955" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/2955?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36352" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36352?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=57823" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/57823" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/57823?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18315" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/18315" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18315?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11377" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11377" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11377?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26710" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/26710" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26710?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=58758" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/58758" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/58758?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=566" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/566" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/566?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11380" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11380" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11380?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11314" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11314?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28588" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28588?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11383" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11383" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11383?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14710" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/14710" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14710?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10935" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/10935" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10935?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=297" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/297" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/297?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11392" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11392" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11392?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14752" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/14752" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14752?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=70691" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/70691" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/70691?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32436" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/32436" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32436?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=81246" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/81246" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/81246?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=31012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/31012?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18456" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/18456" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18456?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=148" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/148" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/148?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010501" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/25978" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25978?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=288" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6320?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=31002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=289" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/31002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/31002?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=653" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/43054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43054?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11325" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11325?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11327" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11327?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=48317" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/48317?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36076" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/36076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36076?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=20371" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/20371?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=54002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/54002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/54002?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/15170" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15170?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11195" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11195?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=123941" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/123941" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/123941?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/422" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/422?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=3162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/3162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/3162?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10927" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/10927" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10927?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=123912" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=287" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/123912" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/123912?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27316" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/27316" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27316?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/32079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32079?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21429" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/21429" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21429?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18618" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/18618" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18618?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=39490" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/39490" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/39490?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25983" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/25983" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25983?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32439" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/32439" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32439?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29197" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/29197" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29197?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16884" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/16884" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16884?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41772" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/41772" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41772?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17897" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/17897" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17897?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11352" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=285" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11352" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11352?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16893" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/16893" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16893?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11363" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11363?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11364" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11364" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11364?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=31769" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/31769" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/31769?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25977" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/25977" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25977?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=2955" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/2955?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36352" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36352?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=57823" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/57823" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/57823?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18315" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/18315" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18315?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11377" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11377" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11377?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26710" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/26710" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26710?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=58758" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/58758" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/58758?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=566" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/566" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/566?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11380" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11380" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11380?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28588" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28588?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11314" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11314?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11383" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11383" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11383?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14710" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/14710" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14710?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10935" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/10935" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10935?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=297" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/297" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/297?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11392" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11392" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11392?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14752" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/14752" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14752?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=70691" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/70691" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/70691?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32436" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/32436" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32436?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=81246" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/81246" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/81246?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=31012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/31012?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18456" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/18456" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18456?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=148" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/148" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/148?from=1960&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>