--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -1943,51 +1943,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1</w:t>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
@@ -2867,51 +2867,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8</w:t>
+                <w:t xml:space="preserve">9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
@@ -3182,51 +3182,51 @@
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15</w:t>
+                <w:t xml:space="preserve">16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
@@ -3497,51 +3497,51 @@
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10</w:t>
+                <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
@@ -4428,51 +4428,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9</w:t>
+                <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
@@ -6899,51 +6899,51 @@
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17</w:t>
+                <w:t xml:space="preserve">20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
@@ -7214,51 +7214,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7</w:t>
+                <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
@@ -7844,51 +7844,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5</w:t>
+                <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
@@ -8734,117 +8734,124 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivasişin (Mârza) Daniela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1976</w:t>
@@ -9060,92 +9067,99 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izverscaia Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1962</w:t>
@@ -9346,121 +9360,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">17</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazu Ştefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1941</w:t>
@@ -9717,51 +9731,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifenco Iurii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
@@ -9980,96 +9994,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manic Ştefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1947</w:t>
@@ -10288,96 +10302,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manic Teodora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1947</w:t>
@@ -10634,51 +10648,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manole Svetlana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1959</w:t>
@@ -10789,51 +10803,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -10879,121 +10893,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miron Aliona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1978</w:t>
@@ -11212,96 +11226,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mîrza Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1978</w:t>
@@ -11558,51 +11572,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onica Elisaveta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1959</w:t>
@@ -11803,121 +11817,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">9</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onica Natalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1986</w:t>
@@ -12118,121 +12132,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">3</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavliuc Alina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1989</w:t>
@@ -12451,96 +12465,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pînzaru Pavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1959</w:t>
@@ -12759,96 +12773,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postolache Dragoş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1977</w:t>
@@ -13105,51 +13119,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postolache Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1943</w:t>
@@ -13368,96 +13382,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogacico Sergiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
@@ -13676,96 +13690,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roşca Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1977</w:t>
@@ -13966,121 +13980,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">13</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudi (Gavrilaș) Tamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1967</w:t>
@@ -14191,51 +14205,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -14281,121 +14295,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Şabarov Doina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1984</w:t>
@@ -14614,96 +14628,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sfecla Irina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1983</w:t>
@@ -14814,51 +14828,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -14901,117 +14915,124 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">4</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sîrbu Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1968</w:t>
@@ -15122,51 +15143,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -15212,121 +15233,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slivca Vasile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
@@ -15437,51 +15458,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -15527,121 +15548,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprîncean Cristian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1988</w:t>
@@ -15898,51 +15919,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabăra (Gorceag) Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
@@ -16143,121 +16164,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">14</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talmaci Ludmila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1963</w:t>
@@ -16476,96 +16497,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanachi Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1978</w:t>
@@ -16766,121 +16787,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleuţă Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1952</w:t>
@@ -16991,51 +17012,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -17099,96 +17120,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Țîmbalî Valentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1953</w:t>
@@ -17407,96 +17428,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titică Ghenadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1984</w:t>
@@ -17715,96 +17736,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todiraş Natalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1957</w:t>
@@ -18023,96 +18044,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tofan-Dorofeev Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1981</w:t>
@@ -18310,117 +18331,124 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trofim Mariana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1977</w:t>
@@ -18621,121 +18649,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">3</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voineac Ina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1966</w:t>
@@ -18846,51 +18874,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -18936,76 +18964,76 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -19121,51 +19149,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42892" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/GB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82959" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=626" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82959?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64904" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=63106" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/63106" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/63106?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1173" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1173?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1179?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=632" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12456" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/12456" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12456?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1204" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1204" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1204?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12373" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/12373" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12373?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/171" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/171?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=773" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25828" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=633" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/25828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25828?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25820" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/25820" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25820?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45999" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=630" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36377" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36377?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88720?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134218" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/134218" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/134218?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=627" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/112894?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=93148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1246" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1246" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1246?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45997" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/45997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45997?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64887" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/64887" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/64887?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1248" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1248" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1248?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=101806" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=67481" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/67481?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27140?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12378" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1256" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1256" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1256?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1260" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=107409" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/107409?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18397?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103761" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=629" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/27290" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27290?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12375" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12375?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41584" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1297" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1297" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1297?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/46006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46006?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32599" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32599?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27137?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10463" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10609" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10609?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27157" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27157?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12377" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/12377" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12377?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=109091" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/109091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/109091?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59868" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59868?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14731" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14731?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1337" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1337" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1337?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59869" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/59869" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59869?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134215" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32428" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/32428" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32428?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23499" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23499?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=92800" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/92800" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/92800?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12382" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12382?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18398" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18398?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27308" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27308?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27983" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27983?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12365" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12365?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32589" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/32589" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32589?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1375" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1375" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1375?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42892" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/GB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82959" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=626" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82959?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64904" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=63106" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/63106" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/63106?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1173" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1173?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1179?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=632" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12456" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/12456" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12456?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1204" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1204" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1204?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12373" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/12373" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12373?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/171" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/171?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=773" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25828" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=633" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/25828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25828?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25820" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/25820" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25820?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45999" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=630" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36377" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36377?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88720?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134218" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/134218" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/134218?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=627" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/112894?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=93148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1246" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1246" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1246?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45997" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/45997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45997?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64887" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/64887" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/64887?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1248" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1248" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1248?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=101806" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=67481" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/67481?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/27140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27140?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12378" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12378?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1256" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1256" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1256?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=107409" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/107409?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18397" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18397?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103761" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27290" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=629" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/27290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27290?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12375" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12375?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41584" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1297" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1297" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1297?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/46006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46006?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32599" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32599?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27137" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27137?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10463" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10609" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10609?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27157" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27157?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12377" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/12377" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12377?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=109091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/109091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/109091?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59868" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59868?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14731" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/14731" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14731?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1337" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1337" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1337?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59869" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/59869" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59869?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134215" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32428" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/32428" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32428?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23499" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23499?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=92800" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/92800" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/92800?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12382" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12382?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18398" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18398?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27308" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27308?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27983" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27983?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12365" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/12365" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12365?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32589" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/32589" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32589?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1375" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1375" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1375?from=2024&amp;to=2026&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>