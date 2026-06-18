--- v0 (2026-04-30)
+++ v1 (2026-06-18)
@@ -572,51 +572,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.25</w:t>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>