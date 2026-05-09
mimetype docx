--- v0 (2026-05-08)
+++ v1 (2026-05-09)
@@ -1767,91 +1767,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -2068,91 +2068,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -20275,51 +20275,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
+              <w:t xml:space="preserve">Consultant științific - E6014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -20333,51 +20333,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-01-2024</w:t>
+              <w:t xml:space="preserve">03-06-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -20576,51 +20576,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Consultant științific - E6014</w:t>
+              <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -20634,51 +20634,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03-06-2024</w:t>
+              <w:t xml:space="preserve">01-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>