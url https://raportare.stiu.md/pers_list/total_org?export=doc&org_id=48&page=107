--- v0 (2026-05-29)
+++ v1 (2026-05-29)
@@ -3951,91 +3951,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Șef centru - F6016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -4266,91 +4266,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef centru - F6016</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>