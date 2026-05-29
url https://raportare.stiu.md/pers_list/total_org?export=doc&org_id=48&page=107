--- v1 (2026-05-29)
+++ v2 (2026-05-29)
@@ -3951,91 +3951,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef centru - F6016</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -4266,91 +4266,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Șef centru - F6016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -7990,91 +7990,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor Habilitat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Director - E6004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -8305,91 +8305,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor Habilitat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Director - E6004</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>