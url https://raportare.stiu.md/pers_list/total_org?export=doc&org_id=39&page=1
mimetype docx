--- v0 (2026-05-24)
+++ v1 (2026-05-24)
@@ -8563,87 +8563,87 @@
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mereuţă Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1979</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
+              <w:t xml:space="preserve">1958</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor Habilitat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Director - E6004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8693,57 +8693,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LFSR</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFS</w:t>
@@ -8780,393 +8780,393 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">2</w:t>
+                <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mereuţă Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1979</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LFSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">011001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mereuţă Ion</w:t>
-[...239 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11</w:t>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
@@ -9824,91 +9824,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist principal - E6025</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Redactor principal - H6074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-04-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10139,91 +10139,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Redactor principal - H6074</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Specialist principal - E6025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-04-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -14239,51 +14239,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFS" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1150" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1150?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=204" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33199?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69871" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/69871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/69871?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10652" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/10652" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10652?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133873" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=672" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12310" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12299" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12285" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12285?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/14098" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14098?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112257" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=47654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/47654?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1203?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133874" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82190" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/82190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82190?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/997" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/997?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=52887" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/52887" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/52887?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11073?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=104040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/104040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/104040?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1240" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1240?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12311" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12311" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12311?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13898" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/13898" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13898?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16985" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12290?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12295" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12295" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12295?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11764" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11764?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=121708" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26300" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/26300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26300?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12307" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12307" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12307?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=123884" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/123884" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/123884?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26426" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/26426" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26426?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79780" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/79780?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1317" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1317" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1317?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16996" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/16996" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16996?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=96114" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/96114" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/96114?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112347" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24132" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/24132" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24132?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=104039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/104039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/104039?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112254" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFS" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1150" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1150?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=204" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33199?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69871" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/69871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/69871?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10652" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/10652" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10652?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133873" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=672" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12310" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12299" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12285" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12285?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/14098" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14098?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112257" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=47654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/47654?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1203?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133874" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82190" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/82190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82190?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/997" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/997?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=52887" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/52887" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/52887?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11073?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=104040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/104040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/104040?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1240" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1240?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12311" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12311" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12311?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13898" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/13898" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13898?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16985" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12290?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11764" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11764?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12295" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12295?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=121708" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26300" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/26300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26300?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12307" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/12307" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12307?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=123884" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/123884" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/123884?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26426" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/26426" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26426?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79780" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/79780?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1317" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1317" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1317?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16996" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/16996" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16996?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=96114" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/96114" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/96114?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112347" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24132" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/24132" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24132?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=104039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/104039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/104039?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112254" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>