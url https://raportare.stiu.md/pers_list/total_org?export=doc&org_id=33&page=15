--- v0 (2026-05-27)
+++ v1 (2026-05-27)
@@ -556,151 +556,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-11-2024</w:t>
+              <w:t xml:space="preserve">Șef secție - E6010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CE</w:t>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -871,151 +871,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef secție - E6010</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">02-01-2024</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-11-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A</w:t>
+                <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -1588,51 +1588,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -3636,91 +3636,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Economist principal - H6037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -3937,91 +3937,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economist principal - H6037</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -4332,51 +4332,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -5778,91 +5778,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Director adjunct pentru activitate științifică - E6002</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Șef depozit - H6101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -5872,57 +5872,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SDG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -6079,91 +6079,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef depozit - H6101</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul</w:t>
+              <w:t xml:space="preserve">Director adjunct pentru activitate științifică - E6002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -6173,57 +6173,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SDG</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -6474,51 +6474,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -6782,51 +6782,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -7090,51 +7090,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -7398,51 +7398,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -8007,51 +8007,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -8322,51 +8322,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -8945,51 +8945,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -10076,91 +10076,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Secretar științific - E6006</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10176,51 +10176,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A</w:t>
+                <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -10384,91 +10384,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Secretar științific - E6006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10484,51 +10484,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CE</w:t>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -11094,51 +11094,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -11402,51 +11402,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -11710,51 +11710,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -12018,51 +12018,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -12326,51 +12326,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -14195,51 +14195,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -14818,51 +14818,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -15126,51 +15126,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -16003,51 +16003,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">nu e cunoscut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -16057,51 +16057,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -16121,102 +16121,79 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...9 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16318,51 +16295,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">nu e cunoscut</w:t>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -16372,51 +16349,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -16436,79 +16413,102 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">170101</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16878,151 +16878,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">02-01-2024</w:t>
+              <w:t xml:space="preserve">Redactor principal - H6074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-05-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CE</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SDG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -17193,151 +17193,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Redactor principal - H6074</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">02-05-2024</w:t>
+              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SDG</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -17917,51 +17917,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -18171,51 +18171,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">nu e cunoscut</w:t>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -18289,63 +18289,79 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">170101</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18463,51 +18479,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">nu e cunoscut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -18581,79 +18597,63 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...9 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18825,51 +18825,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -19448,51 +19448,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -19669,151 +19669,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-11-2024</w:t>
+              <w:t xml:space="preserve">Șef secție - E6010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CSA</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -19977,151 +19977,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef secție - E6010</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">02-01-2024</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-11-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -20285,91 +20285,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economist principal - H6037</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Șef secție alte domenii - H6012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -20586,91 +20586,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef secție alte domenii - H6012</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Economist principal - H6037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -21510,151 +21510,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">10-04-2024</w:t>
+              <w:t xml:space="preserve">Director - E6004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-02-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CA</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -21811,151 +21811,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Director - E6004</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-02-2024</w:t>
+              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10-04-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -22521,51 +22521,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -22796,51 +22796,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IPC" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/43220" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43220?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=60876" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/60876?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11531?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25966" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25956" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25956?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=473" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11833?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21925" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21925?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25833" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25833?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112771" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11845" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11845?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=791" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/791?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25941" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25941?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11859" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11859?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11863" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11863?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55989" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10785" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10785?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11562" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11562?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32708" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32708?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25919" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25919?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11482" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11031?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11888" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11888?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25906" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25906?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11893?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11894" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11894?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24523" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25846" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25846?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=87145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/87145?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25908" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25908?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=71864" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/71864?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17395" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17395?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25880" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25880?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25940" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25940" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25940?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11916" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11916?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11597" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11597" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11597?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11604" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11604" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11604?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16721" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11607" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11607" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11607?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11939" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11939?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14637" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14637?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42950" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42950?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11288" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11288?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25832" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25832" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25832?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11946" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11946" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11946?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11953" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11953?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36897" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/36897" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36897?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25834" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25834" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25834?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11970" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11970?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25943" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25943?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11973" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11973" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11973?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11291" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11291?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=60886" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/60886" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/60886?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11987" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11987?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32726" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36903" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/36903" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36903?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26513" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26513?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25837" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11656" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11656" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11656?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/12001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12001?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IPC" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/43220" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43220?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=469" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=60876" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/60876?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11531?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25966" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25956" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25956?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=473" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11833?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21925" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21925?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25833" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25833?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112771" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11845" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11845?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=791" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/791?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25941" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25941?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11859" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11859?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11863" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11863?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55989" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10785" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10785?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11562" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11562?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32708" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32708?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25919" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25919?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11482" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11031?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11888" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11888?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25906" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25906?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11893?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11894" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11894?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24523" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25846" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25846?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=87145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/87145?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25908" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25908?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=71864" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/71864?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17395" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17395?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25880" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25880?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25940" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25940" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25940?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11916" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11916?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11597" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11597" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11597?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11604" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11604" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11604?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16721" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11607" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11607" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11607?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11939" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11939?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14637" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14637?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42950" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42950?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11288" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11288?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25832" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25832" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25832?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11946" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11946?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11946" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11953" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11953?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36897" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/36897" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36897?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25834" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25834" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25834?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11970" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11970?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25943" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25943?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11973" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11973" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11973?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11291" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11291?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=60886" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/60886" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/60886?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11987" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11987?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32726" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36903" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/36903" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36903?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26513" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26513?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25837" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11656" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11656" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11656?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/12001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12001?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>