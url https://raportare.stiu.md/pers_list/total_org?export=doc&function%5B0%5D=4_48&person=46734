--- v0 (2026-04-30)
+++ v1 (2026-06-18)
@@ -86,51 +86,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nume angajat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:color="ffffff"/>
               <w:left w:val="single" w:sz="0" w:color="ffffff"/>
               <w:right w:val="single" w:sz="0" w:color="ffffff"/>
               <w:bottom w:val="single" w:sz="0" w:color="ffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Usataia Irina S.</w:t>
+              <w:t xml:space="preserve">Kravchuk (Usataia) Irina S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="600" w:type="dxa"/>
         <w:gridCol w:w="600" w:type="dxa"/>
         <w:gridCol w:w="600" w:type="dxa"/>
         <w:gridCol w:w="600" w:type="dxa"/>
         <w:gridCol w:w="600" w:type="dxa"/>
         <w:gridCol w:w="600" w:type="dxa"/>
         <w:gridCol w:w="600" w:type="dxa"/>
         <w:gridCol w:w="600" w:type="dxa"/>
         <w:gridCol w:w="600" w:type="dxa"/>
         <w:gridCol w:w="600" w:type="dxa"/>
         <w:gridCol w:w="600" w:type="dxa"/>
         <w:gridCol w:w="600" w:type="dxa"/>
         <w:gridCol w:w="600" w:type="dxa"/>
         <w:gridCol w:w="600" w:type="dxa"/>
         <w:gridCol w:w="600" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
@@ -497,51 +497,51 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usataia Irina</w:t>
+                <w:t xml:space="preserve">Kravchuk (Usataia) Irina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>