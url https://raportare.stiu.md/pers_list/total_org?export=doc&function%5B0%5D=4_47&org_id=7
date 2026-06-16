--- v0 (2026-04-30)
+++ v1 (2026-06-16)
@@ -1079,51 +1079,51 @@
                 <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">21</w:t>
+                <w:t xml:space="preserve">22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
@@ -2318,51 +2318,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11</w:t>
+                <w:t xml:space="preserve">19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
@@ -3764,51 +3764,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -4072,51 +4072,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
+                <w:t xml:space="preserve">CMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USMF</w:t>
@@ -4262,277 +4262,277 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1965</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Doctor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...61 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LNGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">USMF</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...40 lines deleted...]
-            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">080501</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...38 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16</w:t>
+                <w:t xml:space="preserve">17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>