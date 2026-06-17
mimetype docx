--- v0 (2026-06-15)
+++ v1 (2026-06-17)
@@ -12233,51 +12233,51 @@
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17</w:t>
+                <w:t xml:space="preserve">18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39</w:t>
             </w:r>