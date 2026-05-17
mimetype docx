--- v0 (2026-05-16)
+++ v1 (2026-05-17)
@@ -15233,144 +15233,121 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMABT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">IC</w:t>
+                <w:t xml:space="preserve">Nu sunt date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">USM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...9 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15548,121 +15525,144 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nu sunt date</w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="1000" w:type="dxa"/>
+                <w:t xml:space="preserve">LMABT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">010602</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USM</w:t>
-[...44 lines deleted...]
-          <w:p/>
+                <w:t xml:space="preserve">13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17372,57 +17372,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve"/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LMFSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFA</w:t>
@@ -17436,63 +17436,86 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">011202</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17664,57 +17687,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LMFSS</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"/>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFA</w:t>
@@ -17728,86 +17751,63 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...9 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -33829,51 +33829,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=658" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IGS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010901/658" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/658?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=664" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/189?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=278" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IEG" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010801" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010801/13047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13047?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=204" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFS" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/10652" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10652?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4850" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=332" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/UTM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4850?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12387" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFGPP" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011102/12387" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12387?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011103/1159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1159?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6364" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=393" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IE" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6364?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=250" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=684" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/CNCPS" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/210102" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=484" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/282?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1870" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=690" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/210103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1870?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=207" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=670" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011203/207" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/207?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25860" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=650" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/INCAAMV" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/220101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/25860" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25860?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11679" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ANSP" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/130103" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11679?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16375" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=249" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IZ" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010701" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/16375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16375?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10499" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=482" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010602/10499" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10499?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1177" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=247" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/1177" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1177?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=49348" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=198" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMI" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011301" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011301/49348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/49348?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12403" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=180" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12403" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12403?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25868" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=651" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/25868" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25868?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12368" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=499" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/UPS" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/040121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13332" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=660" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011207" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12521" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=188" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMB" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12521" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12521?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15492" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=542" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15492?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=679" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/210101" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33140" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=305" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010901/33140" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33140?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1203" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=203" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1203" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1203?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12360" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=276" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010801/12360" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12360?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10784" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=667" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/10784" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10784?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=171" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=626" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/GB" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/171" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/171?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14646" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=189" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/14646" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14646?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24236" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=131" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/130102" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/130102/24236" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24236?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=2198" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1227" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=169" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011102/1227" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1227?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=84" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFtz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/120103" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11018?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17591" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=659" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17591?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11706" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=85" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/120102" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=137" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=476" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/137" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/137?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32419" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=668" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011206" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32419?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5578" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/5578" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5578?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=649" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=195" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011301/649" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/649?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1242" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=172" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011102/1242" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1242?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1246" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1246" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1246?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11720" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=87" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/120101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11720?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28785" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=575" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ISPHTA" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/200101" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28785?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12841" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=681" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12841?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29782" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=96" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/INN" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/110101" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29782?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=499" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=656" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010602/499" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/499?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=538" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=102069" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=686" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/102069?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12402" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=181" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12402" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12402?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18111" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=663" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011204" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011204/18111" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18111?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10537" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=197" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011303" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10537?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1035" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=150" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1035?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=665" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011202" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011202/1035" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12140" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=486" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010601" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010601/12140" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12140?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1259" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=246" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/1259" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1259?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82092" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=687" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12141" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=480" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010602/12141" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12141?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=129" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=196" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011302" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/129?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=679" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=479" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/679" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/679?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=66457" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=394" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/66457?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4389" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=485" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010601/4389" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4389?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13262" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=658" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011205" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011205/13262" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13262?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1271" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=178" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1271" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1271?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6140" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=683" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6140?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1276" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=179" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011102/1276" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1276?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12375" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=627" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12375?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43141" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=132" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/130101" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/130101/43141" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43141?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24727" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/200101/24727" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24727?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25631" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=617" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020404" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/25631" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25631?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1959" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=680" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1959?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12814" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=176" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011103/12814" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12814?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1049" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=661" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011208" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011208/1049" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1049?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42508" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=173" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/42508" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42508?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11443" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=94" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11443?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11758" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11758?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12880" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12880?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14860" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=483" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/14860" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14860?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12725" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12725?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11770" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=97" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMC" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/140103" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11770?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19818" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19818?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=235" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=187" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/235?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=96735" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=685" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/96735?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6106" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=251" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/6106" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6106?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26482" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=133" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/130104" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/130104/26482" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26482?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020405/14001" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14001?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=924" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=333" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020401" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/924?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13265" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=330" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020403" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1336" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=190" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1336" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1336?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1337" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=629" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1337" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1337?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12805" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=182" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12805?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12300" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=672" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32428" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=628" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/32428" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32428?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5134" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=279" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5134?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18398" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=630" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18398?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23780" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=631" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010102" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010102/23780" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23780?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10617" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=250" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/10617" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10617?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=2037" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=174" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011103/2037" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/2037?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26522" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=277" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010801/26522" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26522?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1364" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=171" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1364" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1364?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12846" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=682" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/210101/12846" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12846?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11804" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=678" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Icard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/090103" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11804?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=657" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=603" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/657" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/657?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=954" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=392" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/954?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24470" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=248" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/24470" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24470?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=658" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IGS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010901/658" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/658?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=664" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011201" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/189?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=278" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IEG" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010801" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010801/13047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13047?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=204" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFS" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/10652" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10652?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4850" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=332" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/UTM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4850?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12387" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFGPP" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011102/12387" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12387?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011103/1159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1159?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6364" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=393" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IE" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6364?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=250" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=684" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/CNCPS" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/210102" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=484" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/282?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1870" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=690" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/210103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1870?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=207" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=670" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011203/207" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/207?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25860" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=650" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/INCAAMV" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/220101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/25860" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25860?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11679" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ANSP" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/130103" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11679?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16375" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=249" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IZ" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010701" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/16375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16375?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10499" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=482" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010602/10499" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10499?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1177" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=247" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/1177" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1177?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=49348" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=198" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMI" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011301" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011301/49348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/49348?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12403" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=180" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12403" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12403?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25868" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=651" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/25868" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25868?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12368" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=499" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/UPS" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/040121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13332" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=660" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011207" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12521" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=188" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMB" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12521" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12521?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15492" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=542" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15492?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=679" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/210101" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33140" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=305" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010901/33140" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33140?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1203" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=203" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/1203" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1203?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12360" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=276" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010801/12360" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12360?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10784" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=667" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011201/10784" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10784?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=171" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=626" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/GB" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/171" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/171?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14646" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=189" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/14646" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14646?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24236" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=131" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/130102" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/130102/24236" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24236?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=2198" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1227" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=169" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011102/1227" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1227?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=84" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFtz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/120103" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11018?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17591" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=659" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17591?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11706" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=85" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/120102" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=137" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=476" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/137" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/137?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32419" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=668" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011206" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32419?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5578" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/5578" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5578?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=649" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=195" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011301/649" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/649?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1242" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=172" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011102/1242" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1242?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1246" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1246" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1246?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11720" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=87" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/120101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11720?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28785" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=575" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ISPHTA" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/200101" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28785?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12841" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=681" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12841?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29782" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=96" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/INN" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/110101" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29782?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=499" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=538" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/499?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=656" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010602/499" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=102069" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=686" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/102069?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12402" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=181" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/12402" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12402?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18111" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=663" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011204" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011204/18111" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18111?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10537" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=197" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011303" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10537?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1035" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=150" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1035?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=665" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011202" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011202/1035" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12140" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=486" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010601" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010601/12140" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12140?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1259" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=246" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/1259" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1259?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82092" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=687" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12141" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=480" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010602/12141" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12141?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=129" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=196" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011302" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/129?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=679" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=479" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/679" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/679?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=66457" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=394" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/66457?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4389" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=485" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010601/4389" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4389?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13262" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=658" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011205" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011205/13262" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13262?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1271" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=178" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1271" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1271?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6140" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=683" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6140?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1276" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=179" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011102/1276" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1276?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12375" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=627" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12375?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43141" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=132" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/130101" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/130101/43141" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43141?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24727" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/200101/24727" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24727?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25631" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=617" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020404" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/25631" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25631?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1959" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=680" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1959?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12814" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=176" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011103/12814" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12814?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1049" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=661" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011208" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011208/1049" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1049?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42508" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=173" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/42508" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42508?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11443" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=94" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11443?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11758" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11758?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12880" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12880?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14860" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=483" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/14860" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14860?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12725" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12725?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11770" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=97" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMC" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/140103" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11770?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19818" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19818?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=235" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=187" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/235?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=96735" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=685" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/96735?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6106" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=251" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/6106" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6106?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26482" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=133" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/130104" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/130104/26482" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26482?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020405/14001" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14001?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=924" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=333" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020401" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/924?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13265" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=330" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020403" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1336" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=190" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1336" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1336?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1337" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=629" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/1337" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1337?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12805" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=182" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12805?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12300" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=672" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32428" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=628" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/32428" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32428?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5134" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=279" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5134?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18398" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=630" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18398?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23780" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=631" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010102" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010102/23780" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23780?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10617" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=250" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/10617" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10617?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=2037" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=174" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011103/2037" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/2037?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26522" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=277" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010801/26522" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26522?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1364" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=171" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/1364" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1364?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12846" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=682" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/210101/12846" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12846?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11804" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=678" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Icard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/090103" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11804?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=657" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=603" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/657" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/657?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=954" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=392" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/954?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24470" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=248" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/24470" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24470?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>