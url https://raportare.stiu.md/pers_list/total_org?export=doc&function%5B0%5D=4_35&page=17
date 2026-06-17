--- v0 (2026-04-29)
+++ v1 (2026-06-17)
@@ -1334,51 +1334,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11</w:t>
+                <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
@@ -1615,117 +1615,124 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...16 lines deleted...]
-          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">21</w:t>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciobanu Vladimir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
@@ -1926,121 +1933,121 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24.80012.5007.12TC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cojocaru Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1963</w:t>
@@ -2151,204 +2158,204 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cojocaru Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1964</w:t>
@@ -2459,204 +2466,204 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IIEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gagauz Olga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1966</w:t>
@@ -2767,211 +2774,211 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">030102</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juc Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1967</w:t>
@@ -3082,211 +3089,211 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICJPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maşner Oleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1969</w:t>
@@ -3397,211 +3404,211 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCAAMV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">220101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mereuţă Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1958</w:t>
@@ -3712,204 +3719,204 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoara Igor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1983</w:t>
@@ -4020,211 +4027,211 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010901</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roşca Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1977</w:t>
@@ -4335,211 +4342,211 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...23 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6</w:t>
+                <w:t xml:space="preserve">5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tîrşu Mihai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1972</w:t>
@@ -4650,204 +4657,204 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEEEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020301</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ţiţchiev (Camerzan) Inga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1977</w:t>
@@ -4958,211 +4965,211 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011301</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ungureanu Laurenţia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1965</w:t>
@@ -5273,211 +5280,211 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010701</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursu Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
@@ -5588,116 +5595,116 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">170101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -5849,51 +5856,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24725" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ISPHTA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/200101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFGPP" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/298" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/298?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=542" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/UTM" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.5007.12TC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24817?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4288" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4288?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.5007.12TC/43479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43479?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14237" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=224" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/II" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14237?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=291" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IIEN" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13162?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11349" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=315" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/INCE" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/030102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030102/11349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11349?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11352" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=285" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11352" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11352?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5875" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/INCAAMV" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/220101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/5875" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5875?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11764" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=202" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFS" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11764?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14625" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=303" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IGS" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010901" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010901/14625" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14625?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12377" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=633" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/GB" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/12377" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12377?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=174" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=392" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IE" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/174?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=707" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=194" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMI" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011301" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011301/707" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/707?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1366" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=245" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IZ" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010701" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/1366" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1366?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25837" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=474" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IPC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24725" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ISPHTA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/200101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFGPP" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011101/298" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/298?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=542" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/UTM" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.5007.12TC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24817?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4288" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/4288" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4288?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.5007.12TC/43479" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43479?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=224" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/II" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14237?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IIEN" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13162?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11349" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=315" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/INCE" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/030102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030102/11349" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11349?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11352" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=285" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010501" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/11352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11352?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5875" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=642" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/INCAAMV" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/220101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/5875" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5875?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11764" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFS" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11764?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14625" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=303" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IGS" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010901/14625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14625?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12377" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=633" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/GB" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/12377" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12377?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=174" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=392" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IE" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/174?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMI" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011301" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011301/707" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/707?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1366" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=245" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IZ" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/1366" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1366?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25837" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=474" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IPC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>