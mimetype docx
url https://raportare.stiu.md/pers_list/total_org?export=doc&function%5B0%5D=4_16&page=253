--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -2214,92 +2214,99 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camennaia Lidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1948</w:t>
@@ -2410,51 +2417,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -2475,51 +2482,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">210103</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -2556,51 +2563,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobeţ Galina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1966</w:t>
@@ -2711,116 +2718,116 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LȘCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">090101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -2857,51 +2864,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaşpar Irina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1961</w:t>
@@ -3158,51 +3165,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gîscă Valentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1961</w:t>
@@ -3459,51 +3466,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golovatic Zinaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1955</w:t>
@@ -3760,51 +3767,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateiciuc Natalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1958</w:t>
@@ -3915,116 +3922,116 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFSASG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -4061,51 +4068,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matveiciuc Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1948</w:t>
@@ -4362,51 +4369,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matveiciuc Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1948</w:t>
@@ -4663,51 +4670,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munteanu Ecaterina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
@@ -4818,197 +4825,204 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LȘCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">090101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poleacova Liudmila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1971</w:t>
@@ -5119,51 +5133,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -5265,51 +5279,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postolachi Nina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1958</w:t>
@@ -5566,51 +5580,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotaru Natalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1974</w:t>
@@ -5721,116 +5735,116 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBNAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">120102</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -5867,51 +5881,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sluhinschi Aurelia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1977</w:t>
@@ -6168,51 +6182,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoica Mihaela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
@@ -6323,197 +6337,204 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LȘCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">090101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ţurcan Iulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1955</w:t>
@@ -6770,51 +6791,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zubrytska Lina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1988</w:t>
@@ -6925,116 +6946,116 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -7186,51 +7207,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24539" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/CNCPS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/210102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26500" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=131" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ANSP" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/130102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23598" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24545" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=686" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42830" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=687" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=122250" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USMF" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/080301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=690" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/210103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Icard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/090101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22934" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFS" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23280" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=120544" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42826" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=689" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23283" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=85" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFtz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/120102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115653" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82585" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23597" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112254" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=204" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24539" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/CNCPS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/210102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26500" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=131" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ANSP" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/130102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23598" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24545" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=686" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42830" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=687" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=122250" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USMF" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/080301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/122250?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22899" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=690" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/210103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32659" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Icard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/090101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24558" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22934" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16405" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFS" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=120544" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/120544?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42826" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=689" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23283" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133875" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=85" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFtz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/120102" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115653" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82585?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23597" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112254" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=204" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>