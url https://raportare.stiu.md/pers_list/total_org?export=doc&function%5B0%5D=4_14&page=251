--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -1936,51 +1936,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3</w:t>
+                <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>