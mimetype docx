--- v0 (2026-06-12)
+++ v1 (2026-06-12)
@@ -668,364 +668,364 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galben Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1993</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inginer-programator - H6038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CCȘM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">040101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
-        </w:tc>
-[...283 lines deleted...]
-          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>