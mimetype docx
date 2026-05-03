--- v0 (2026-05-03)
+++ v1 (2026-05-03)
@@ -2522,627 +2522,613 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramovici Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inginer - H6064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">16-09-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gramovici Vasile</w:t>
-[...131 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LFSD</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LFSD</w:t>
-[...17 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">IFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFA</w:t>
-[...38 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">011207</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinenco Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1954</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inginer - H6064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinenco Marc</w:t>
-[...147 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">IFGPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011103</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -3179,51 +3165,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaev Cătălina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
@@ -3480,51 +3466,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oprea Viorel-Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1975</w:t>
@@ -3635,116 +3621,116 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LFSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LFSD</w:t>
-[...17 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">IFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011207</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -3781,51 +3767,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleşca Valentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1959</w:t>
@@ -3936,51 +3922,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMABT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -4082,51 +4068,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternavscaia Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1962</w:t>
@@ -4237,51 +4223,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMCM GeoLab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -4498,51 +4484,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13664" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IC" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134456" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=198" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMI" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=114820" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=482" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010602" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15391" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16517" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=196" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011302" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134457" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/133693" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/133693?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134992" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/134992?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15910" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=174" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFGPP" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134460" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134993" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43097" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=656" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24466" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=484" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13664" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IC" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134456" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=198" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMI" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=114820" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=482" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010602" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15391" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16517" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=196" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011302" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134457" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010603/133693" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=660" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFA" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011207" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15910" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=174" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFGPP" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134460" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134993" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24466" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=484" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>