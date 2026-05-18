--- v0 (2026-05-18)
+++ v1 (2026-05-18)
@@ -12916,240 +12916,233 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.75</w:t>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-12-2024</w:t>
+              <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPT</w:t>
+                <w:t xml:space="preserve">LPAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GB</w:t>
+                <w:t xml:space="preserve">IFGPP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">010101</w:t>
+                <w:t xml:space="preserve">011103</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -13231,233 +13224,240 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">0.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-01-2024</w:t>
+              <w:t xml:space="preserve">02-12-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPAF</w:t>
-[...17 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">GB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFGPP</w:t>
-[...32 lines deleted...]
-          <w:p>
+                <w:t xml:space="preserve">010101</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">011103</w:t>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -14852,166 +14852,143 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nu sunt date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">USM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -15167,143 +15144,166 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...30 lines deleted...]
-                <w:t xml:space="preserve">USM</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LMABT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">010602</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -15459,143 +15459,159 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...30 lines deleted...]
-                <w:t xml:space="preserve">USM</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">010603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -15751,159 +15767,143 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...30 lines deleted...]
-                <w:t xml:space="preserve">IC</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nu sunt date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">USM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -17003,51 +17003,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMFSS</w:t>
+                <w:t xml:space="preserve"/>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFA</w:t>
@@ -17061,102 +17061,79 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -17312,143 +17289,166 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LMFSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">011202</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-          <w:p/>
+                <w:t xml:space="preserve">5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p/>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -17604,51 +17604,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"/>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
@@ -17696,51 +17696,51 @@
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -17802,51 +17802,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -18117,51 +18117,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -19174,51 +19174,51 @@
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -19370,151 +19370,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">0.25</w:t>
+              <w:t xml:space="preserve">Șef secție - E6010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">11-11-2024</w:t>
+              <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CSA</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -19685,151 +19685,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef secție - E6010</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-01-2024</w:t>
+              <w:t xml:space="preserve">11-11-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPC</w:t>
@@ -20308,51 +20308,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -20366,185 +20366,178 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-05-2024</w:t>
+              <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">GB</w:t>
+                <w:t xml:space="preserve">CCEABDR „GREENTECH”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">010101</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">020407</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
@@ -20623,51 +20616,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -20681,178 +20674,185 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-01-2024</w:t>
+              <w:t xml:space="preserve">02-05-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCEABDR „GREENTECH”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">UTM</w:t>
+                <w:t xml:space="preserve">LF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">010101</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">020407</w:t>
-[...19 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
@@ -22859,51 +22859,51 @@
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LRV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -26285,51 +26285,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMFSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
@@ -26350,51 +26350,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011202</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
@@ -26600,51 +26600,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"/>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
@@ -26818,51 +26818,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
+              <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -26892,166 +26892,166 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"/>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MNIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">180101</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIM</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">010401</w:t>
+                <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27133,51 +27133,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.25</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -27207,166 +27207,166 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...30 lines deleted...]
-                <w:t xml:space="preserve">MNIM</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">180101</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">010401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3</w:t>
+                <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29683,116 +29683,116 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -31237,116 +31237,116 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -32791,116 +32791,116 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
@@ -34377,91 +34377,91 @@
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">010101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
@@ -38323,51 +38323,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=102780" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.0807.10TC" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/102780?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/UTM" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=474" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IPC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/43220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43220?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10652" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFS" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/10652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10652?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18803" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=332" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18803?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=94992" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020405/94992" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/94992?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42879" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USMF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/080301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42879?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=124347" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/INCE" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/030101" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030101/124347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/124347?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=617" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/79016?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26445" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26445?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41539" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=190" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/41539" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41539?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IZ" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/1168" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1168?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=250" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=684" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/CNCPS" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/210102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42351" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/42351" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42351?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=276" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IEG" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010801" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010801/29033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29033?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=101275" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/101275" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/101275?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15662" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=315" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/030102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030102/15662" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15662?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=94547" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=542" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020402" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/94547?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=470" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5525" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/MNEIN" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/190101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5525?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4288" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=186" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4288?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1193" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1193?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15170" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=288" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010501" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/15170" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15170?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=54584" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030101/54584" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/54584?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43479" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43479?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55989" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28505" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=614" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/MNIM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/180101" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28505?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=90347" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/90347?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43550" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=278" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010801/43550" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43550?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10517" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=197" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMI" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011303" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10517" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10517?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11031?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88484" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=225" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/II" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010401" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88484?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11349" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030102/11349" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11349?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112423" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/112423?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42258" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=689" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41769" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41769?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11894" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=468" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11894?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64887" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=630" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/GB" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010101" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/64887" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/64887?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=174" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFGPP" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011103" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25846" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25846?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22174" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030101/22174" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/22174?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42476" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42476?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11728" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=125" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/080501" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11728?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=499" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=656" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IC" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010602" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010602/499" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/499?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4391" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4391?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=479" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=54585" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030101/54585" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/54585?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24175" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010801/24175" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24175?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42499" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=609" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/080201" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42499?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1035" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=665" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFA" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011202" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011202/1035" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1035?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=150" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1259" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=246" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/1259" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1259?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17471" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17471?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=90352" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/90352" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/90352?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4389" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=485" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010601" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010601/4389" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4389?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25940" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25940" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25940?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45925" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45925?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27290" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=629" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/27290" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27290?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=615" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020407" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=87082" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=608" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/080101" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/87082?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5875" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=638" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/INCAAMV" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5875?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=642" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/220101" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/5875" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23280" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=686" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27919" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=631" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010102" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010102/27919" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27919?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=132" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ANSP" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/130101" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/130101/43141" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43141?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=62113" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/62113" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/62113?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24305" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=693" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IIEN" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020201" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020201/24305" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24305?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13525" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=104" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Icard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/090101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13525?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11604" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=611" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/UPS" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/040119" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/040119/11604" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11604?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24647" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24647?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26300" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=651" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/26300" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26300?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/26300" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46519" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030102/46519" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46519?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11462" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/080301/11462" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11462?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64901" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011202/64901" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/64901?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17945" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=227" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010401/17945" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17945?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/180101/17945" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12880" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12880?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11946" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=469" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11946" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11946?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18317" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18317?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=559" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23512" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010801/23512" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23512?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36897" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/36897" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36897?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=235" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/235?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59868" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59868?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26482" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=133" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/130104" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/130104/26482" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26482?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=142" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/142?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55274" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/55274?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41777" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010401/41777" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41777?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14731" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14731?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16424" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/16424" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16424?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=101272" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/101272?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25943" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25943?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=117956" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030102/117956" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/117956?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59869" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/59869" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59869?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=86707" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/86707?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55692" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030102/55692" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/55692?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82585" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82585?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40677" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030102/40677" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/40677?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32428" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=628" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/32428" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32428?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5134" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=279" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5134?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11987" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11987?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32726" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36903" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/180101/36903" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36903?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14819" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=320" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030101/14819" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14819?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13499" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13499?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25837" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13032" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=198" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011301" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011301/13032" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13032?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12898" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16578" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16578?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=102780" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.0807.10TC" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/102780?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/UTM" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=474" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IPC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/170101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/43220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43220?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10652" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFS" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/10652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10652?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18803" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=332" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18803?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=94992" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020405/94992" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/94992?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42879" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USMF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/080301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42879?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=124347" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/INCE" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/030101" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030101/124347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/124347?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=617" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/79016?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26445" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26445?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41539" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=190" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/41539" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41539?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IZ" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/1168" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1168?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=250" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=684" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/CNCPS" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/210102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42351" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/42351" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42351?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=276" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IEG" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010801" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010801/29033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29033?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=101275" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/101275" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/101275?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15662" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=315" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/030102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030102/15662" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15662?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=94547" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=542" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020402" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/94547?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=470" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5525" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/MNEIN" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/190101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5525?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4288" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=186" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4288?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1193" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1193?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15170" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=288" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010501" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010501/15170" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15170?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=54584" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030101/54584" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/54584?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43479" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43479?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55989" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28505" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=614" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/MNIM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/180101" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28505?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=90347" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/90347?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43550" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=278" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010801/43550" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43550?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10517" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=197" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMI" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011303" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011303/10517" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10517?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11031?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88484" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=225" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/II" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010401" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88484?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11349" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030102/11349" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11349?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112423" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/112423?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42258" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=689" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41769" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41769?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11894" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=468" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11894?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64887" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=174" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFGPP" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011103" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/64887?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=630" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/GB" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010101" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/64887" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25846" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25846?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22174" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030101/22174" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/22174?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42476" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42476?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11728" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=125" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/080501" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11728?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=499" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/499?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=656" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IC" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010602" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010602/499" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4391" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=479" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010603" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4391?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=54585" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030101/54585" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/54585?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24175" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010801/24175" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24175?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42499" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=609" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/080201" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42499?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1035" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=150" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFA" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1035?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=665" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011202" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011202/1035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1259" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=246" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/1259" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1259?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17471" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17471?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=90352" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020404/90352" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/90352?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4389" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=485" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010601" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010601/4389" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4389?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25940" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/25940" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25940?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45925" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45925?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27290" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=615" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020407" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27290?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=629" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/27290" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=87082" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=608" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/080101" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/87082?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5875" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=638" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/INCAAMV" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5875?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=642" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/220101" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/5875" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23280" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=686" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27919" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=631" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/010102" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010102/27919" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27919?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=132" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ANSP" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/130101" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/130101/43141" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43141?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=62113" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/62113" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/62113?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24305" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=693" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IIEN" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020201" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020201/24305" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24305?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13525" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=104" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Icard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/090101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13525?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11604" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=611" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/UPS" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/040119" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/040119/11604" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11604?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24647" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24647?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26300" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=651" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/26300" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26300?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011001/26300" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46519" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030102/46519" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46519?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11462" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/080301/11462" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11462?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64901" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011202/64901" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/64901?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17945" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/180101/17945" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17945?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=227" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010401/17945" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12880" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12880?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11946" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=469" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/11946" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11946?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18317" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18317?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=559" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23512" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010801/23512" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23512?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36897" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/170101/36897" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36897?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=235" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/235?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59868" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59868?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26482" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=133" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/130104" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/130104/26482" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26482?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=142" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/142?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55274" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/55274?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41777" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010401/41777" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41777?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14731" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14731?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16424" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010701/16424" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16424?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=101272" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/101272?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25943" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25943?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=117956" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030102/117956" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/117956?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59869" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/59869" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59869?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=86707" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/86707?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55692" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030102/55692" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/55692?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82585" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82585?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40677" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030102/40677" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/40677?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32428" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=628" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/010101/32428" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32428?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5134" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=279" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5134?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11987" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11987?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32726" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36903" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/180101/36903" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36903?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14819" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=320" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/030101/14819" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14819?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13499" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13499?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25837" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13032" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=198" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011301" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011301/13032" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13032?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12898" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16578" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16578?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>