--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -6387,51 +6387,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Director - E6004</w:t>
+              <w:t xml:space="preserve">Director (șef) - F6002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6481,57 +6481,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SGTRAA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCAAMV</w:t>
@@ -6545,86 +6545,63 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:p>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6702,71 +6679,71 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Director (șef) - F6002</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">0.75</w:t>
+              <w:t xml:space="preserve">Director - E6004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6796,127 +6773,150 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INCAAMV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">220101</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SGTRAA</w:t>
-[...69 lines deleted...]
-          <w:p/>
+                <w:t xml:space="preserve">2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7014,51 +7014,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Director (șef) - F6002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">0.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7088,51 +7088,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SGTRAA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -9174,51 +9174,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/INCAAMV" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25860" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/220101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/25860" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25860?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27647" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25868" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=651" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/25868" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25868?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25859" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=72993" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/72993" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/72993?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=116937" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26272" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/26272" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26272?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=2198" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26315" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41471" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26278" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/26278" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26278?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25858" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/25858" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25858?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5578" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/5578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5578?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=2166" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26283" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/26283" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26283?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13896" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=30276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5875" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/5875" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5875?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/43226" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43226?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=93139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26300" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/26300" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26300?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24380" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134616" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=93760" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/INCAAMV" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25860" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/220101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/25860" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25860?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27647" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25868" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=651" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/25868" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25868?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25859" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=72993" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/72993" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/72993?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=116937" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26272" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/26272" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26272?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=2198" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26315" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41471" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26278" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/26278" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26278?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25858" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/25858" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25858?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5578" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/5578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5578?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=2166" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26283" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/26283" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26283?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13896" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=30276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5875" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/subdivision?sid=638" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5875?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/5875" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/43226" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43226?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=93139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26300" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/220101/26300" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26300?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24380" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=134616" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=93760" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>