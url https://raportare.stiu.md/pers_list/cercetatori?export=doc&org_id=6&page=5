--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -764,51 +764,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1</w:t>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
@@ -1985,76 +1985,76 @@
                 <w:t xml:space="preserve">011501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5</w:t>
+                <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9</w:t>
+                <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
@@ -2150,51 +2150,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -2210,51 +2210,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nu sunt date</w:t>
+                <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USM</w:t>
@@ -2268,79 +2268,102 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">011401</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2496,51 +2519,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -2588,51 +2611,51 @@
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2734,51 +2757,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -2788,57 +2811,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CCȘ  PES</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USM</w:t>
@@ -2852,102 +2875,79 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3103,51 +3103,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -3168,51 +3168,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
@@ -3418,51 +3418,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -3483,51 +3483,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
@@ -3733,51 +3733,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -4041,51 +4041,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -4106,51 +4106,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
@@ -5280,51 +5280,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -5889,51 +5889,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -5954,51 +5954,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
@@ -6204,51 +6204,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -6269,51 +6269,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -7242,51 +7242,51 @@
                 <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13</w:t>
+                <w:t xml:space="preserve">14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
@@ -7532,76 +7532,76 @@
                 <w:t xml:space="preserve">011501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1</w:t>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7</w:t>
+                <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
@@ -7751,51 +7751,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -7816,51 +7816,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -8052,51 +8052,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -8166,51 +8166,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2</w:t>
+                <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
@@ -8360,51 +8360,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -8425,51 +8425,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -8668,51 +8668,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -8733,51 +8733,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
@@ -8983,51 +8983,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -9048,51 +9048,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
@@ -9298,51 +9298,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -9363,51 +9363,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
@@ -9613,51 +9613,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -9678,51 +9678,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
@@ -10859,51 +10859,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -11174,51 +11174,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -11783,51 +11783,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -11848,51 +11848,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
@@ -12413,51 +12413,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -12714,51 +12714,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -13006,51 +13006,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -13071,51 +13071,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
@@ -13321,51 +13321,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -13386,51 +13386,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -13725,76 +13725,76 @@
                 <w:t xml:space="preserve">011501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1</w:t>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10</w:t>
+                <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
@@ -13944,51 +13944,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -15477,51 +15477,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -15542,51 +15542,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
@@ -15792,51 +15792,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -15857,51 +15857,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -16100,51 +16100,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -16165,51 +16165,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -17017,51 +17017,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -17082,51 +17082,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
@@ -17138,51 +17138,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3</w:t>
+                <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">55</w:t>
             </w:r>
@@ -18571,51 +18571,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -18636,100 +18636,100 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5</w:t>
+                <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">60</w:t>
             </w:r>
@@ -19803,51 +19803,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -19868,51 +19868,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
@@ -20741,51 +20741,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -20806,51 +20806,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
@@ -21357,51 +21357,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -21422,51 +21422,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
@@ -21672,51 +21672,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -22295,51 +22295,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -22360,51 +22360,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
@@ -22918,51 +22918,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -23233,51 +23233,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -23541,51 +23541,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -24486,51 +24486,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -24551,51 +24551,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
@@ -24801,51 +24801,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -24897,76 +24897,76 @@
                 <w:t xml:space="preserve">24.80012.7007.08TC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4</w:t>
+                <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4</w:t>
+                <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">80</w:t>
             </w:r>
@@ -25511,117 +25511,124 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">7</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slivca Vasile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
@@ -25732,51 +25739,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -25822,121 +25829,121 @@
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24.80012.7007.08TC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">2</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sochircă Vitalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1970</w:t>
@@ -26137,121 +26144,121 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Daniela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1976</w:t>
@@ -26362,51 +26369,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -26427,146 +26434,146 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabăra (Gorceag) Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
@@ -26677,51 +26684,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu sunt date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -26767,121 +26774,121 @@
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24.80012.7007.08TC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">6</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarnovschi Ana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1975</w:t>
@@ -26992,51 +26999,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -27057,146 +27064,146 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolstaia Svetlana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1969</w:t>
@@ -27307,51 +27314,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -27372,146 +27379,146 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toma Natalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1985</w:t>
@@ -27622,51 +27629,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -27687,146 +27694,146 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ţurcan Lucia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
@@ -27937,51 +27944,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -28002,146 +28009,146 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ţurcanu Carolina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1973</w:t>
@@ -28252,51 +28259,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -28317,146 +28324,146 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turchina Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1970</w:t>
@@ -28567,51 +28574,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -28632,146 +28639,146 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacarciuc Daniela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1971</w:t>
@@ -28882,51 +28889,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -28947,146 +28954,146 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velişco Nadejda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1959</w:t>
@@ -29197,51 +29204,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCȘ  PES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -29262,146 +29269,146 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcu Irina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1986</w:t>
@@ -29602,121 +29609,121 @@
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">060102</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zavalişca Aurica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1971</w:t>
@@ -29935,51 +29942,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -30095,51 +30102,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=102780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.0807.10TC" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/102780?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25491" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25491?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21554" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21554?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45590" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011501" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/45590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45590?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13762" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/13762" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13762?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26445" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=538" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26445?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=353" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/26445" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/46581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46581?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=63898" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/63898" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/63898?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.7007.07TC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29033?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19716" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/19716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19716?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25253" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25253?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46147?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21636" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21636?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43729" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19793" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19793?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32766" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/32766" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32766?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88579" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/88579" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88579?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=80468" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=105564" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/105564" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/105564?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13764" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/13764" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13764?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=34769" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43550" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43550?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43608" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43608?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10793" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10793" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10793?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10794" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10794?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133953" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/133953" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/133953?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/64290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/64290?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19753" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19753?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32943" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32943?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=65104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/65104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/65104?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88484" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.0807.10TC/88484" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88484?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41769" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41769?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42890" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10805" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10805" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10805?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25311" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060104/25311" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25311?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/25.80013.0807.03GER" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4391" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4391?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28249" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/28249" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28249?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115364" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/115364?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25838" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/25838" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25838?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24175" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24175?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=37074" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060102" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060102/37074" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/37074?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19699" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19699?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19745" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060105" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19661" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26533" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/26533" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26533?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13747" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13747?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11922" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11922?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43832" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43832?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21593" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10831" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10831" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10831?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21630" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11602" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/11602" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11602?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1289" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/1289" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1289?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=50355" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/50355?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18334" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18334?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19737" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19737?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42454" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/42454" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42454?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43283" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133954" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/133954" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/133954?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12823" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060106/12823" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12823?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25323" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25323?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10850" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10850" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10850?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19757" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46691" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/46691" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46691?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23512" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.07TC/23512" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23512?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=104765" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/104765?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32530" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/32530" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32530?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=111396" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/111396?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59868" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.7007.08TC" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/59868" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59868?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11629" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11629?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41777" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.0807.10TC/41777" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41777?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103435" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/103435" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/103435?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=65328" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/65328" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/65328?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10862" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10862" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10862?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14731" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/14731" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14731?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=37304" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/37304?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25834" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25834?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59869" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/59869" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59869?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1341" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/1341" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1341?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=30871" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/30871" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/30871?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32428" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/32428" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32428?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18647" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/18647" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18647?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32555" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/32555" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32555?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45865" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/45865" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45865?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28518" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/28518" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28518?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43265" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/43265" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43265?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17895" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/17895" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17895?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=30831" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/30831" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/30831?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13732" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/13732" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13732?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25275" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060102/25275" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25275?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21578" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21578?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=102780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.0807.10TC" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/102780?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25491" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25491?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21554" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21554?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45590" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011501" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/45590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45590?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13762" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/13762" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13762?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26445" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/26445" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26445?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/46581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46581?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=63898" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/63898" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/63898?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.7007.07TC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29033?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19716" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/19716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19716?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25253" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25253?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46147?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21636" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21636?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43729" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19793" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19793?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32766" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/32766" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32766?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88579" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/88579" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88579?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=80468" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=105564" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/105564" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/105564?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13764" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/13764" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13764?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=34769" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43550" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43550?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43608" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43608?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10793" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10793" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10793?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10794" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10794?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133953" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/133953" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/133953?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/64290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/64290?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19753" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19753?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32943" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32943?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=65104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/65104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/65104?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88484" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.0807.10TC/88484" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88484?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41769" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41769?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42890" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10805" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10805" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10805?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25311" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060104/25311" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25311?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/25.80013.0807.03GER" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4391" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4391?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28249" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/28249" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28249?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115364" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/115364?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25838" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/25838" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25838?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24175" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24175?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=37074" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060102" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060102/37074" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/37074?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19699" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19699?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19745" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060105" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19661" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26533" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/26533" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26533?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13747" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13747?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11922" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11922?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43832" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43832?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21593" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10831" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10831" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10831?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21630" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11602" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/11602" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11602?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1289" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/1289" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1289?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=50355" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/50355?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18334" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18334?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19737" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19737?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42454" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/42454" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42454?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43283" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133954" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/133954" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/133954?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12823" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060106/12823" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12823?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25323" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25323?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10850" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10850" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10850?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19757" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46691" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/46691" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46691?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23512" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.07TC/23512" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23512?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=104765" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/104765?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32530" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/32530" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32530?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=111396" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/111396?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59868" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.7007.08TC" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/59868" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59868?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11629" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11629?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41777" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.0807.10TC/41777" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41777?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103435" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/103435" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/103435?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=65328" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/65328" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/65328?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10862" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10862" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10862?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14731" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/14731" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14731?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=37304" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/37304?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25834" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/25834" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25834?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59869" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/59869" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59869?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1341" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/1341" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1341?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=30871" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/30871" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/30871?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32428" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/32428" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32428?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18647" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/18647" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18647?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32555" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/32555" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32555?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45865" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/45865" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45865?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28518" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/28518" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28518?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43265" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/43265" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43265?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17895" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/17895" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17895?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=30831" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/30831" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/30831?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13732" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/13732" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13732?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25275" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060102/25275" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25275?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21578" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21578?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>