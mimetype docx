--- v0 (2026-05-16)
+++ v1 (2026-05-16)
@@ -2746,51 +2746,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.25</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">cumul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2891,95 +2891,88 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24.80015.8007.01VI</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">24.80015.8007.01TT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3061,51 +3054,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
+              <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">cumul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3200,94 +3193,101 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24.80012.8007.03TC</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3508,101 +3508,101 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">24.80012.8007.03TC</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24.80015.8007.01VI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4293,51 +4293,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
+              <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">cumul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4432,94 +4432,101 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24.80012.8007.03SE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4740,101 +4747,101 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">24.80012.8007.03SE</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24.80015.8007.01VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4916,51 +4923,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.25</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">cumul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5061,95 +5068,88 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24.80015.8007.01VI</w:t>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">24.80015.8007.01TT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -6588,51 +6588,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24.80012.8007.03SE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
@@ -6903,51 +6903,51 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24.80012.8007.03SE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
@@ -9242,89 +9242,89 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">02-01-2024</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-05-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -9550,89 +9550,89 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">02-05-2024</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -12007,51 +12007,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
+              <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">cumul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12152,88 +12152,95 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24.80015.8007.01TT</w:t>
-[...19 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">24.80015.8007.01VI</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12315,51 +12322,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.25</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">cumul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12454,101 +12461,94 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24.80015.8007.01TT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12769,101 +12769,101 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">24.80015.8007.01VI</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24.80012.8007.03TC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -13910,51 +13910,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Icard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88900" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.8007.03TC" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/88900" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88900?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=77877" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/77877" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/77877?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=120512" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=104" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/090101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11693" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/090102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11693?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=114923" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/114923" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/114923?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=71057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/090103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/71057?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25487" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25487?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=34067" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80015.8007.01VI" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80015.8007.01VI/34067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/34067?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80015.8007.01TT" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/34067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=98699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/98699?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=108902" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18899?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.8007.03SE" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03SE/18899" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80015.8007.01VI/18899" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=86568" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/86568?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=98701" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/98701?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18896" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=98698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03SE/98698" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/98698?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03SE/11762" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11762?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=66433" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/66433?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/64201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/64201?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11735" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11735?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11311" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11311?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82904" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=49220" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/49220" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/49220?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29930?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13525" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13525?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36723?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=49211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/49211?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=62424" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/62424" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/62424?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11498" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11498?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11511" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11511?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17579" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82908" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36250" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36250?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/36250" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80015.8007.01VI/36250" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43853" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/43853" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43853?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=57490" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/57490?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=70497" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/70497?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Icard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88900" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.8007.03TC" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/88900" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88900?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=77877" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/77877" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/77877?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=120512" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=104" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/090101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11693" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/090102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11693?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=114923" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/114923" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/114923?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=71057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/sub_cercetatori?sid=678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/090103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/71057?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25487" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25487?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=34067" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80015.8007.01TT" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/34067?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/34067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80015.8007.01VI" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80015.8007.01VI/34067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=98699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/98699?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=108902" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.8007.03SE" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03SE/18899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18899?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80015.8007.01VI/18899" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=86568" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/86568?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=98701" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/98701?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18896" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=98698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03SE/98698" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/98698?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03SE/11762" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11762?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=66433" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/66433?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/64201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/64201?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11735" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11735?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11311" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11311?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82904" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=49220" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/49220" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/49220?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29930?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13525" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13525?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36723?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=49211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/49211?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=62424" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/62424" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/62424?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11498" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11498?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11511" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11511?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17579" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82908" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36250" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80015.8007.01VI/36250" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36250?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/36250" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43853" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.8007.03TC/43853" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43853?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=57490" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/57490?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=70497" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/70497?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>