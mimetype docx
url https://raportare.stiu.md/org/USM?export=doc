--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -718,51 +718,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1</w:t>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
@@ -1939,76 +1939,76 @@
                 <w:t xml:space="preserve">011501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5</w:t>
+                <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9</w:t>
+                <w:t xml:space="preserve">12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
@@ -7196,51 +7196,51 @@
                 <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13</w:t>
+                <w:t xml:space="preserve">14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
@@ -7486,76 +7486,76 @@
                 <w:t xml:space="preserve">011501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1</w:t>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7</w:t>
+                <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
@@ -8120,51 +8120,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2</w:t>
+                <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
@@ -14286,76 +14286,76 @@
                 <w:t xml:space="preserve">011501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1</w:t>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10</w:t>
+                <w:t xml:space="preserve">11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
@@ -17699,51 +17699,51 @@
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3</w:t>
+                <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">57</w:t>
             </w:r>
@@ -19246,51 +19246,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5</w:t>
+                <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">62</w:t>
             </w:r>
@@ -25458,76 +25458,76 @@
                 <w:t xml:space="preserve">24.80012.7007.08TC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4</w:t>
+                <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4</w:t>
+                <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">82</w:t>
             </w:r>
@@ -26072,117 +26072,124 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">7</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slivca Vasile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
@@ -26383,121 +26390,121 @@
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24.80012.7007.08TC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">2</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sochircă Vitalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1970</w:t>
@@ -26698,121 +26705,121 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Daniela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1976</w:t>
@@ -27013,121 +27020,121 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabăra (Gorceag) Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
@@ -27328,121 +27335,121 @@
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24.80012.7007.08TC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">6</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarnovschi Ana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1975</w:t>
@@ -27643,121 +27650,121 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolstaia Svetlana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1969</w:t>
@@ -27958,121 +27965,121 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toma Natalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1985</w:t>
@@ -28273,121 +28280,121 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ţurcan Lucia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
@@ -28588,121 +28595,121 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ţurcanu Carolina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1973</w:t>
@@ -28903,121 +28910,121 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turchina Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1970</w:t>
@@ -29218,121 +29225,121 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacarciuc Daniela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1971</w:t>
@@ -29533,121 +29540,121 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velişco Nadejda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1959</w:t>
@@ -29848,121 +29855,121 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcu Irina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1986</w:t>
@@ -30163,121 +30170,121 @@
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">060102</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vornic Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1971</w:t>
@@ -30478,121 +30485,121 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zanoci Aurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1967</w:t>
@@ -30793,121 +30800,121 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">011501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">7</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">14</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zavalişca Aurica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1971</w:t>
@@ -31126,51 +31133,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -31286,51 +31293,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=102780" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.0807.10TC" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/102780?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25491" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25491?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21554" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21554?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45590" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011501" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/45590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45590?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13762" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/13762" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13762?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26445" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=538" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26445?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=353" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/26445" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/46581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46581?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=63898" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/63898" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/63898?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.7007.07TC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29033?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19716" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/19716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19716?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25253" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25253?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46147?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21636" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21636?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43729" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19793" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19793?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32766" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/32766" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32766?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88579" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/88579" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88579?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=80468" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=105564" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/105564" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/105564?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13764" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/13764" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13764?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=34769" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43550" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43550?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43608" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43608?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10793" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10793" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10793?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10794" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10794?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133953" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/133953" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/133953?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/64290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/64290?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19753" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19753?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32943" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32943?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=65104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/65104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/65104?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88484" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.0807.10TC/88484" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88484?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41769" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41769?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42890" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10805" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10805" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10805?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25311" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060104/25311" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25311?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/25.80013.0807.03GER" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=499" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/499?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4391" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4391?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28249" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/28249" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28249?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10813" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10813" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10813?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/115364?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25838" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/25838" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25838?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24175" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24175?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=37074" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060102" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060102/37074" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/37074?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19699" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19699?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19745" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19661" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26533" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/26533" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26533?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13747" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13747?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11922" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11922?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43832" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43832?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21593" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10831" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10831" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10831?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21630" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11602" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/11602" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11602?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1289" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/1289" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1289?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=50355" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/50355?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18334" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18334?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19737" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19737?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42454" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/42454" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42454?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43283" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133954" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/133954" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/133954?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12823" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060106/12823" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12823?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25323" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25323?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10850" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10850" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10850?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19757" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46691" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/46691" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46691?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23512" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.07TC/23512" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23512?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=104765" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/104765?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32530" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/32530" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32530?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=111396" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/111396?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59868" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.7007.08TC" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/59868" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59868?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11629" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11629?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41777" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.0807.10TC/41777" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41777?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103435" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/103435" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/103435?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=65328" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/65328" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/65328?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10862" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10862" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10862?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14731" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/14731" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14731?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=37304" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/37304?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25834" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25834?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59869" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/59869" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59869?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1341" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/1341" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1341?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=30871" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/30871" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/30871?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32428" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/32428" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32428?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18647" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/18647" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18647?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32555" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/32555" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32555?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45865" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/45865" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45865?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28518" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/28518" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28518?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43265" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/43265" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43265?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17895" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/17895" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17895?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=30831" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/30831" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/30831?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13732" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/13732" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13732?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25275" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060102/25275" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25275?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11656" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/11656" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11656?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11659" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/11659" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11659?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21578" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21578?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=102780" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.0807.10TC" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/102780?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25491" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25491?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21554" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21554?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45590" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011501" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/45590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45590?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13762" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/13762" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13762?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26445" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=538" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26445?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=353" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/011401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/26445" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/46581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46581?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=63898" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/63898" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/63898?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=29033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.7007.07TC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/29033?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19716" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/19716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19716?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25253" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25253?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46147?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21636" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21636?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43729" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19793" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19793?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32766" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/32766" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32766?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88579" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/88579" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88579?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=80468" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=105564" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/105564" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/105564?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13764" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/13764" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13764?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=34769" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43550" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43550?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43608" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43608?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10793" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10793" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10793?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10794" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10794?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133953" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/133953" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/133953?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=64290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/64290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/64290?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19753" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19753?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32943" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32943?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=65104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/65104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/65104?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88484" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.0807.10TC/88484" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88484?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41769" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41769?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42890" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10805" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10805" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10805?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25311" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060104/25311" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25311?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/25.80013.0807.03GER" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=499" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/499?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4391" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4391?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28249" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/28249" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28249?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10813" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10813" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10813?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/115364?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25838" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/25838" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25838?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24175" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24175?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=37074" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060102" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060102/37074" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/37074?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19699" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19699?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19745" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/060105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19661" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26533" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/26533" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26533?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13747" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13747?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11922" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11922?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43832" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43832?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21593" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10831" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10831" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10831?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21630" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11602" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/11602" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11602?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1289" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/1289" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1289?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=50355" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/50355?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18334" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18334?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19737" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/19737?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42454" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/42454" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42454?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43283" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=133954" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/133954" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/133954?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12823" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060106/12823" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12823?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25323" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25323?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10850" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10850" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10850?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19757" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46691" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/46691" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46691?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23512" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.07TC/23512" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23512?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=104765" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/104765?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32530" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/32530" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32530?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=111396" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/111396?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59868" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/24.80012.7007.08TC" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/59868" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59868?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11629" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11629?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41777" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.0807.10TC/41777" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41777?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103435" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/103435" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/103435?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=65328" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/65328" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/65328?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10862" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/10862" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10862?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14731" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/14731" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14731?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=37304" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/37304?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25834" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/25834" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25834?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59869" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/59869" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59869?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1341" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/1341" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1341?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=30871" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/30871" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/30871?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32428" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/24.80012.7007.08TC/32428" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32428?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18647" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/18647" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18647?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32555" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/32555" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32555?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45865" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/45865" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45865?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28518" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/28518" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28518?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43265" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/43265" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43265?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17895" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/17895" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17895?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=30831" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/30831" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/30831?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13732" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011401/13732" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13732?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25275" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/060102/25275" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25275?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11656" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/11656" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11656?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11659" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/011501/11659" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11659?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21578" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21578?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>